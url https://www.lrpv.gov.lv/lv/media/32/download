--- v1 (2025-11-29)
+++ v2 (2026-06-15)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4927"/>
         <w:gridCol w:w="4962"/>
       </w:tblGrid>
       <w:tr w:rsidR="0043137F" w14:paraId="7DAD4C61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="907"/>
@@ -525,50 +529,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="630DC806" w14:textId="77777777" w:rsidR="001521A0" w:rsidRDefault="000849CE">
             <w:pPr>
               <w:spacing w:before="160" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>VIENA DIZAINPARAUGA PIETEIKUMS</w:t>
@@ -616,50 +628,58 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="519D5F9B" w14:textId="77777777" w:rsidR="001521A0" w:rsidRDefault="000849CE">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -3399,50 +3419,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007B7E9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tab/>
               <w:t>DIZAINERS(I) ATTEICIES NO TIESĪBĀM TIKT MINĒTAM VAI PIEPRASĪJIS, LAI VIŅŠ NETIKTU MINĒTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3420AEA5" w14:textId="77777777" w:rsidR="001521A0" w:rsidRDefault="001521A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
@@ -3594,50 +3622,57 @@
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>KONVENCIJAS PRIORITĀTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0043137F" w14:paraId="4356F4F3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
@@ -4130,50 +4165,57 @@
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="chkPriorityE"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:exitMacro w:val="PriorityE"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>IZSTĀDES PRIORITĀTE; DOKUMENTA VEIDS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4486,50 +4528,57 @@
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="chkPriority"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">LŪDZU ATLIKT PUBLIKĀCIJU UZ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6243,50 +6292,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">TURPMĀKO INFORMĀCIJU UN DOKUMENTUS VĒLOS SAŅEMT ELEKTRONISKI </w:t>
             </w:r>
             <w:r w:rsidR="00445283">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -6477,50 +6534,58 @@
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">ARĪ DIZAINPARAUGA REĢISTRĀCIJAS APLIECĪBU VĒLOS SAŅEMT ELEKTRONISKI </w:t>
@@ -6823,50 +6888,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DIZAINPARAUGA ATTĒLI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AA367F6" w14:textId="77777777" w:rsidR="001521A0" w:rsidRDefault="000849CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="4536"/>
@@ -6912,50 +6985,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DIZAINPARAUGA APRAKSTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29D81625" w14:textId="77777777" w:rsidR="001521A0" w:rsidRDefault="000849CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
@@ -7000,50 +7081,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>IZSTRĀDĀJUMA PARAUGS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61D651BF" w14:textId="77777777" w:rsidR="001521A0" w:rsidRDefault="000849CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
@@ -7097,50 +7186,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007B7E9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> PILNVARA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="760AF116" w14:textId="77777777" w:rsidR="001521A0" w:rsidRDefault="000849CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -7187,50 +7284,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007B7E9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DOKUMENTS PAR PRIORITĀTES TIESĪBĀM</w:t>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -7374,50 +7479,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007B7E9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> DOKUMENTU TULKOJUMI</w:t>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">UZ </w:t>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -7552,50 +7665,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007B7E9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>TIESĪBU NODOŠANAS AKTS VAI TML. DOKUMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="004B5802" w14:textId="77777777" w:rsidR="001521A0" w:rsidRDefault="000849CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="3402"/>
               </w:tabs>
@@ -7641,50 +7762,58 @@
                 <w:ffData>
                   <w:name w:val="chk9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007B7E9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> CITI DOKUMENTI (NOSAUKT):</w:t>
             </w:r>
             <w:r w:rsidR="007B7E9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -9692,226 +9821,226 @@
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000849CE" w:rsidRPr="0050192D">
         <w:rPr>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000849CE" w:rsidRPr="0050192D">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C61F5E" w14:textId="77777777" w:rsidR="00751547" w:rsidRPr="0050192D" w:rsidRDefault="000849CE" w:rsidP="00E2179B">
+    <w:p w14:paraId="41C61F5E" w14:textId="257FD91B" w:rsidR="00751547" w:rsidRPr="0050192D" w:rsidRDefault="000849CE" w:rsidP="00E2179B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050192D">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00184517" w:rsidRPr="0050192D">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00325C2E" w:rsidRPr="0050192D">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">pieteicēja vai pārstāvja </w:t>
+        <w:t xml:space="preserve">pieteicēja </w:t>
       </w:r>
       <w:r w:rsidR="00184517" w:rsidRPr="0050192D">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>paraksts</w:t>
       </w:r>
       <w:r w:rsidR="003C3CF7" w:rsidRPr="0050192D">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atšifrējums</w:t>
       </w:r>
       <w:r w:rsidR="00184517" w:rsidRPr="0050192D">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00751547" w:rsidRPr="0050192D" w:rsidSect="00CE5091">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="426" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C68B935" w14:textId="77777777" w:rsidR="00363E9B" w:rsidRDefault="00363E9B">
+    <w:p w14:paraId="5C49FAC9" w14:textId="77777777" w:rsidR="00464CB4" w:rsidRDefault="00464CB4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="165BDD4B" w14:textId="77777777" w:rsidR="00363E9B" w:rsidRDefault="00363E9B">
+    <w:p w14:paraId="7546BFD2" w14:textId="77777777" w:rsidR="00464CB4" w:rsidRDefault="00464CB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
-    <w:altName w:val="‚l‚r SVbN"/>
+    <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F109FA2" w14:textId="77777777" w:rsidR="00363E9B" w:rsidRPr="0050192D" w:rsidRDefault="00363E9B" w:rsidP="00CD7C40">
+    <w:p w14:paraId="4A46AFFA" w14:textId="77777777" w:rsidR="00464CB4" w:rsidRPr="0050192D" w:rsidRDefault="00464CB4" w:rsidP="00CD7C40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050192D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B8AC1B6" w14:textId="77777777" w:rsidR="00363E9B" w:rsidRDefault="00363E9B">
+    <w:p w14:paraId="0727AEC0" w14:textId="77777777" w:rsidR="00464CB4" w:rsidRDefault="00464CB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3A24311E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="000849CE" w:rsidP="00976004">
+    <w:p w14:paraId="3A24311E" w14:textId="77777777" w:rsidR="008D0E48" w:rsidRDefault="000849CE" w:rsidP="00976004">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A1407">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Eiropas Savienības Padomes Regula (ES) 2024/1745, ar ko groza Regulu (ES) Nr. 833/2014 par ierobežojošiem pasākumiem saistībā ar Krievijas darbībām, kas destabilizē situāciju Ukrainā, papildinot ar 5.s pantu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas nosaka Intelektuālā īpašuma birojiem </w:t>
       </w:r>
@@ -10027,56 +10156,54 @@
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1704358835">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1921593833">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1779986105">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1946301922">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1478104507">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PXGvpo/fFhST+B4hEXCPeYljKizYHf/0tRX7R8K7nrhIQ6T9ab9oMdlkxDI9RsnwPS52gTUBgliqwp1aR7LfWw==" w:salt="W+kd5ZfuWsqC5LLpVmzZ5w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hpyDHlfLTGvKplHWe5E3CkRLknymBp+6ZRpziMJZQ5RKFZBapAN3Z4DpCJuFwpI8iBO7HSUmNK6iRP2/2WscvQ==" w:salt="xdg4oYomVQbySqMQCJdYeA=="/>
   <w:defaultTabStop w:val="340"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -10087,162 +10214,170 @@
     <w:rsid w:val="000849CE"/>
     <w:rsid w:val="00093062"/>
     <w:rsid w:val="000E6C2F"/>
     <w:rsid w:val="001521A0"/>
     <w:rsid w:val="00175452"/>
     <w:rsid w:val="00181E92"/>
     <w:rsid w:val="00184517"/>
     <w:rsid w:val="001B0E47"/>
     <w:rsid w:val="00246FFC"/>
     <w:rsid w:val="00267D9D"/>
     <w:rsid w:val="002A7896"/>
     <w:rsid w:val="002B7D49"/>
     <w:rsid w:val="002E1740"/>
     <w:rsid w:val="002F010C"/>
     <w:rsid w:val="00325C2E"/>
     <w:rsid w:val="00326639"/>
     <w:rsid w:val="00347ADE"/>
     <w:rsid w:val="00363E9B"/>
     <w:rsid w:val="003B3685"/>
     <w:rsid w:val="003C3CF7"/>
     <w:rsid w:val="003E6E17"/>
     <w:rsid w:val="0043137F"/>
     <w:rsid w:val="00443B22"/>
     <w:rsid w:val="00445283"/>
     <w:rsid w:val="00454A7A"/>
+    <w:rsid w:val="00464CB4"/>
     <w:rsid w:val="004A1407"/>
     <w:rsid w:val="004A7718"/>
     <w:rsid w:val="004C5B14"/>
     <w:rsid w:val="004D755F"/>
     <w:rsid w:val="004D7BCE"/>
     <w:rsid w:val="0050192D"/>
     <w:rsid w:val="00526018"/>
     <w:rsid w:val="00541D9E"/>
     <w:rsid w:val="00582C7E"/>
     <w:rsid w:val="00583821"/>
     <w:rsid w:val="005B37A3"/>
     <w:rsid w:val="005C10B4"/>
     <w:rsid w:val="005C5EDD"/>
+    <w:rsid w:val="00632D08"/>
     <w:rsid w:val="0065142E"/>
     <w:rsid w:val="00695D2B"/>
     <w:rsid w:val="0071556B"/>
     <w:rsid w:val="00725557"/>
     <w:rsid w:val="0073073E"/>
     <w:rsid w:val="00751547"/>
     <w:rsid w:val="00761069"/>
     <w:rsid w:val="007A385D"/>
     <w:rsid w:val="007B46CA"/>
     <w:rsid w:val="007B7E9E"/>
     <w:rsid w:val="007E12C5"/>
     <w:rsid w:val="007F4523"/>
     <w:rsid w:val="008142DC"/>
     <w:rsid w:val="0083694E"/>
     <w:rsid w:val="00857A82"/>
     <w:rsid w:val="008C709F"/>
+    <w:rsid w:val="008D0E48"/>
     <w:rsid w:val="009216D8"/>
     <w:rsid w:val="00925392"/>
     <w:rsid w:val="00932B59"/>
     <w:rsid w:val="0094699D"/>
     <w:rsid w:val="009573C7"/>
     <w:rsid w:val="00967FE1"/>
     <w:rsid w:val="009720C7"/>
     <w:rsid w:val="009739BB"/>
     <w:rsid w:val="00976004"/>
+    <w:rsid w:val="009936AA"/>
     <w:rsid w:val="009A12B9"/>
     <w:rsid w:val="009A737F"/>
     <w:rsid w:val="009F19CC"/>
     <w:rsid w:val="00A1216A"/>
     <w:rsid w:val="00A15975"/>
     <w:rsid w:val="00A272EC"/>
     <w:rsid w:val="00A31C39"/>
     <w:rsid w:val="00A3703C"/>
     <w:rsid w:val="00A83CFD"/>
+    <w:rsid w:val="00AC1B93"/>
     <w:rsid w:val="00AE609B"/>
     <w:rsid w:val="00B13B11"/>
     <w:rsid w:val="00B26C34"/>
     <w:rsid w:val="00B33D7E"/>
     <w:rsid w:val="00B55369"/>
     <w:rsid w:val="00B60FD6"/>
     <w:rsid w:val="00BA766F"/>
     <w:rsid w:val="00BB0AB2"/>
     <w:rsid w:val="00BB28E7"/>
     <w:rsid w:val="00BC4D3B"/>
     <w:rsid w:val="00BC67EB"/>
     <w:rsid w:val="00BE205A"/>
+    <w:rsid w:val="00BF39E0"/>
     <w:rsid w:val="00C177FC"/>
     <w:rsid w:val="00C46DC3"/>
     <w:rsid w:val="00C7456F"/>
     <w:rsid w:val="00C80B92"/>
     <w:rsid w:val="00C83760"/>
     <w:rsid w:val="00CD6D34"/>
     <w:rsid w:val="00CD7C40"/>
     <w:rsid w:val="00CE5091"/>
     <w:rsid w:val="00D45336"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00DB09EE"/>
     <w:rsid w:val="00DC0D0E"/>
     <w:rsid w:val="00DE5636"/>
     <w:rsid w:val="00E11FAC"/>
     <w:rsid w:val="00E2179B"/>
     <w:rsid w:val="00E57F01"/>
     <w:rsid w:val="00E6496A"/>
     <w:rsid w:val="00E92044"/>
     <w:rsid w:val="00E930DD"/>
     <w:rsid w:val="00F104D7"/>
     <w:rsid w:val="00F11E74"/>
+    <w:rsid w:val="00F34B1B"/>
     <w:rsid w:val="00F81792"/>
     <w:rsid w:val="00FD7C30"/>
     <w:rsid w:val="00FF2B63"/>
     <w:rsid w:val="3C0B182B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3885CCC8"/>
   <w14:defaultImageDpi w14:val="96"/>
+  <w15:docId w15:val="{BA25FD83-E95D-4F97-99F6-19151D7AE9C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10319,57 +10454,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -10907,51 +11086,51 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lrpv.gov.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lrpv.gov.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Iestāde">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11201,85 +11380,392 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ControlsStorage xmlns="urn:schemas-microsoft-com.VSTO2008Demos.ControlsStorage">
   <Controls>AAEAAAD/////AQAAAAAAAAAMAgAAAEVDaGVtNFdvcmQuQ29yZSwgVmVyc2lvbj0xLjAuMC4wLCBDdWx0dXJlPW5ldXRyYWwsIFB1YmxpY0tleVRva2VuPW51bGwHAQAAAAABAAAAAAAAAAQgQ2hlbTRXb3JkLkNvcmUuQ29udHJvbFByb3BlcnRpZXMCAAAACw==</Controls>
 </ControlsStorage>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100A06403C9EF9F9A41BAB599FE2091A2E8" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="e80483f1744bfffb4582886febaab434">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dedbf918-5459-4e67-a311-416d3d367d93" xmlns:ns3="f52a3cfe-5bd0-4921-94ab-c4df0b74d531" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="74717120a759412fd64bd2e1ba4a7b04" ns2:_="" ns3:_="">
+    <xsd:import namespace="dedbf918-5459-4e67-a311-416d3d367d93"/>
+    <xsd:import namespace="f52a3cfe-5bd0-4921-94ab-c4df0b74d531"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dedbf918-5459-4e67-a311-416d3d367d93" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="22" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f52a3cfe-5bd0-4921-94ab-c4df0b74d531" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c0ee614a-4876-4e49-b0e0-572ea6053610}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f52a3cfe-5bd0-4921-94ab-c4df0b74d531">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f52a3cfe-5bd0-4921-94ab-c4df0b74d531" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dedbf918-5459-4e67-a311-416d3d367d93">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0C85193-BE60-4C63-ACB3-D78D4C93D3D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72229DD5-1EDB-4450-A2FF-B3FA79E55A38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com.VSTO2008Demos.ControlsStorage"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26C3D1D8-C2FA-49CF-9BC7-A750D0306186}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{200D35EA-B4EB-4CA7-9C52-D254C09880D9}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2AB03F1-EB2D-4F95-9E36-0F1BCC10C7C5}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2815</Words>
+  <Words>2817</Words>
   <Characters>1606</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4413</CharactersWithSpaces>
+  <CharactersWithSpaces>4415</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Inguna Gruntiņa</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A06403C9EF9F9A41BAB599FE2091A2E8</vt:lpwstr>
+  </property>
+</Properties>
+</file>