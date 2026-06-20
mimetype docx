--- v2 (2026-01-09)
+++ v3 (2026-06-20)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4927"/>
         <w:gridCol w:w="4962"/>
       </w:tblGrid>
       <w:tr w:rsidR="00534624" w14:paraId="7DFBC1E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="907"/>
@@ -261,51 +262,51 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Latvija</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D49C5CB" w14:textId="77777777" w:rsidR="00A659A2" w:rsidRDefault="00CB788A" w:rsidP="00476F41">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">E-pasts: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="004A69F2" w:rsidRPr="00E930DD">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>pasts@lrpv.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004A69F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C1BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:br/>
@@ -2707,51 +2708,51 @@
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="10"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23BB796F" wp14:editId="2E38AA47">
                       <wp:extent cx="2428875" cy="2428875"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                       <wp:docPr id="665420513" name="Attēls 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 2"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId10">
+                              <a:blip r:embed="rId13">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2428875" cy="2428875"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -9498,51 +9499,51 @@
             <w:r w:rsidR="00734E3D" w:rsidRPr="00734E3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48682CFF" wp14:editId="5F9306C8">
                   <wp:extent cx="175260" cy="175260"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Attēls 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Attēls 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="175260" cy="175260"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -9739,51 +9740,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62FA03BB" w14:textId="77777777" w:rsidR="007567CF" w:rsidRDefault="00CB788A" w:rsidP="00DC725B">
             <w:pPr>
               <w:ind w:left="315"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007567CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">e-adrese no </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00E42611">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>www.latvija.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, piemēr</w:t>
             </w:r>
             <w:r w:rsidR="00635127">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>i</w:t>
@@ -11878,145 +11879,145 @@
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB788A" w:rsidRPr="003F4961">
         <w:rPr>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB788A" w:rsidRPr="003F4961">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD102CE" w14:textId="77777777" w:rsidR="00751547" w:rsidRPr="003F4961" w:rsidRDefault="00CB788A" w:rsidP="00E2179B">
+    <w:p w14:paraId="1AD102CE" w14:textId="378C5CCF" w:rsidR="00751547" w:rsidRPr="003F4961" w:rsidRDefault="00CB788A" w:rsidP="00E2179B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F4961">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00184517" w:rsidRPr="003F4961">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00325C2E" w:rsidRPr="003F4961">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">pieteicēja vai pārstāvja </w:t>
+        <w:t xml:space="preserve">pieteicēja </w:t>
       </w:r>
       <w:r w:rsidR="00184517" w:rsidRPr="003F4961">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>paraksts</w:t>
       </w:r>
       <w:r w:rsidR="003C3CF7" w:rsidRPr="003F4961">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atšifrējums</w:t>
       </w:r>
       <w:r w:rsidR="00184517" w:rsidRPr="003F4961">
         <w:rPr>
           <w:i/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00751547" w:rsidRPr="003F4961" w:rsidSect="00CE5091">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="426" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42D08D1E" w14:textId="77777777" w:rsidR="005F0849" w:rsidRDefault="005F0849">
+    <w:p w14:paraId="0DEA22F8" w14:textId="77777777" w:rsidR="00E4288E" w:rsidRDefault="00E4288E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24DF2B84" w14:textId="77777777" w:rsidR="005F0849" w:rsidRDefault="005F0849">
+    <w:p w14:paraId="0B32F43D" w14:textId="77777777" w:rsidR="00E4288E" w:rsidRDefault="00E4288E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -12039,72 +12040,72 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79A8527B" w14:textId="77777777" w:rsidR="005F0849" w:rsidRPr="003F4961" w:rsidRDefault="005F0849" w:rsidP="00CD7C40">
+    <w:p w14:paraId="78CFA61F" w14:textId="77777777" w:rsidR="00E4288E" w:rsidRPr="003F4961" w:rsidRDefault="00E4288E" w:rsidP="00CD7C40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F4961">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1967C9AE" w14:textId="77777777" w:rsidR="005F0849" w:rsidRDefault="005F0849">
+    <w:p w14:paraId="10C9A773" w14:textId="77777777" w:rsidR="00E4288E" w:rsidRDefault="00E4288E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="36BB8AAD" w14:textId="77777777" w:rsidR="005008A8" w:rsidRDefault="00CB788A" w:rsidP="00976004">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A1407">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Eiropas Savien</w:t>
@@ -12383,56 +12384,53 @@
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1629626786">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2021926356">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1897276032">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="943344701">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1925801338">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cYLqxNxXEI7j5s3RWx82vk1MnzPYYgCaodvmg2IYCtdhKinsGdA8fUo2Gc8AsqOMf8cV7lxoyCwWoqPW6kdlBg==" w:salt="EWvZD2vU/A6z206D6taYmg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Bvnv3xzWq7pdPKoE9F5woZii9sZtJvjXePfznrHbt/ai+EZL3G+/BNBuljJxUiD3bcL9qVnOctlwxi0NjdxWlQ==" w:salt="Yxmk8nEeTA9dvPbYxntaJw=="/>
   <w:defaultTabStop w:val="340"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -12468,76 +12466,78 @@
     <w:rsid w:val="001573D9"/>
     <w:rsid w:val="00171D14"/>
     <w:rsid w:val="00175452"/>
     <w:rsid w:val="00184517"/>
     <w:rsid w:val="00185860"/>
     <w:rsid w:val="001A5399"/>
     <w:rsid w:val="001A5450"/>
     <w:rsid w:val="001A79B5"/>
     <w:rsid w:val="001B2BE1"/>
     <w:rsid w:val="001D0B52"/>
     <w:rsid w:val="001D683F"/>
     <w:rsid w:val="001E79B7"/>
     <w:rsid w:val="001F7F45"/>
     <w:rsid w:val="002040D4"/>
     <w:rsid w:val="00231B22"/>
     <w:rsid w:val="0023582B"/>
     <w:rsid w:val="00240033"/>
     <w:rsid w:val="002414CA"/>
     <w:rsid w:val="00244727"/>
     <w:rsid w:val="00246FFC"/>
     <w:rsid w:val="002474D6"/>
     <w:rsid w:val="00257362"/>
     <w:rsid w:val="00283A8E"/>
     <w:rsid w:val="002912E8"/>
     <w:rsid w:val="00291369"/>
+    <w:rsid w:val="00291D19"/>
     <w:rsid w:val="00292A9E"/>
     <w:rsid w:val="00292BC0"/>
     <w:rsid w:val="00293EBB"/>
     <w:rsid w:val="002A3C94"/>
     <w:rsid w:val="002A7827"/>
     <w:rsid w:val="002A7896"/>
     <w:rsid w:val="002B4CD4"/>
     <w:rsid w:val="002B7D49"/>
     <w:rsid w:val="002C74F1"/>
     <w:rsid w:val="002D2FC3"/>
     <w:rsid w:val="002E03AB"/>
     <w:rsid w:val="002F010C"/>
     <w:rsid w:val="0030505D"/>
     <w:rsid w:val="0031467A"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00325C2E"/>
     <w:rsid w:val="00326639"/>
     <w:rsid w:val="003318C2"/>
     <w:rsid w:val="00345762"/>
     <w:rsid w:val="00347B58"/>
     <w:rsid w:val="003557F8"/>
     <w:rsid w:val="00357CAA"/>
     <w:rsid w:val="00360579"/>
     <w:rsid w:val="00370874"/>
     <w:rsid w:val="00386DF7"/>
     <w:rsid w:val="0039334F"/>
+    <w:rsid w:val="003966C8"/>
     <w:rsid w:val="003B3685"/>
     <w:rsid w:val="003C3CF7"/>
     <w:rsid w:val="003C6B1E"/>
     <w:rsid w:val="003C6FBE"/>
     <w:rsid w:val="003D3521"/>
     <w:rsid w:val="003D6234"/>
     <w:rsid w:val="003E63FE"/>
     <w:rsid w:val="003F4961"/>
     <w:rsid w:val="00420D28"/>
     <w:rsid w:val="00421F1A"/>
     <w:rsid w:val="004246AD"/>
     <w:rsid w:val="00425273"/>
     <w:rsid w:val="004252FF"/>
     <w:rsid w:val="004330CF"/>
     <w:rsid w:val="0043431A"/>
     <w:rsid w:val="00436340"/>
     <w:rsid w:val="00444CF4"/>
     <w:rsid w:val="004576BA"/>
     <w:rsid w:val="00476F41"/>
     <w:rsid w:val="00482234"/>
     <w:rsid w:val="00483F8F"/>
     <w:rsid w:val="004865ED"/>
     <w:rsid w:val="0049664C"/>
     <w:rsid w:val="00497AF2"/>
     <w:rsid w:val="004A0DA9"/>
@@ -12583,94 +12583,96 @@
     <w:rsid w:val="00635127"/>
     <w:rsid w:val="0064337F"/>
     <w:rsid w:val="00647030"/>
     <w:rsid w:val="006545B9"/>
     <w:rsid w:val="00661708"/>
     <w:rsid w:val="0066601C"/>
     <w:rsid w:val="0067374B"/>
     <w:rsid w:val="00674A41"/>
     <w:rsid w:val="006759E8"/>
     <w:rsid w:val="00676FF7"/>
     <w:rsid w:val="00695D67"/>
     <w:rsid w:val="00696F1E"/>
     <w:rsid w:val="006A4414"/>
     <w:rsid w:val="006A705C"/>
     <w:rsid w:val="006A753D"/>
     <w:rsid w:val="006B740E"/>
     <w:rsid w:val="006C105D"/>
     <w:rsid w:val="006C1F06"/>
     <w:rsid w:val="006C27B5"/>
     <w:rsid w:val="006F6526"/>
     <w:rsid w:val="0071556B"/>
     <w:rsid w:val="00725557"/>
     <w:rsid w:val="00734E3D"/>
     <w:rsid w:val="00743589"/>
     <w:rsid w:val="00747182"/>
+    <w:rsid w:val="00750269"/>
     <w:rsid w:val="00751547"/>
     <w:rsid w:val="0075526F"/>
     <w:rsid w:val="007567CF"/>
     <w:rsid w:val="00757180"/>
     <w:rsid w:val="00774650"/>
     <w:rsid w:val="00783F73"/>
     <w:rsid w:val="007849B0"/>
     <w:rsid w:val="007858A1"/>
     <w:rsid w:val="00795909"/>
     <w:rsid w:val="007A385D"/>
     <w:rsid w:val="007D08C5"/>
     <w:rsid w:val="007D09C1"/>
     <w:rsid w:val="007D1E34"/>
     <w:rsid w:val="007F1592"/>
     <w:rsid w:val="007F260F"/>
     <w:rsid w:val="007F4523"/>
     <w:rsid w:val="0080461E"/>
     <w:rsid w:val="00806F63"/>
     <w:rsid w:val="008119E2"/>
     <w:rsid w:val="0081279B"/>
     <w:rsid w:val="0081379B"/>
     <w:rsid w:val="008142DC"/>
     <w:rsid w:val="00815F6D"/>
     <w:rsid w:val="0083694E"/>
     <w:rsid w:val="0083743F"/>
     <w:rsid w:val="00857A82"/>
     <w:rsid w:val="00865BD0"/>
     <w:rsid w:val="0088057B"/>
     <w:rsid w:val="00893DB6"/>
     <w:rsid w:val="008952E1"/>
     <w:rsid w:val="0089543B"/>
     <w:rsid w:val="008A67D7"/>
     <w:rsid w:val="008C2723"/>
     <w:rsid w:val="008C709F"/>
     <w:rsid w:val="008C7E71"/>
     <w:rsid w:val="008D754E"/>
     <w:rsid w:val="008F0A1B"/>
     <w:rsid w:val="00900200"/>
     <w:rsid w:val="009039EC"/>
     <w:rsid w:val="00904465"/>
     <w:rsid w:val="009167D5"/>
     <w:rsid w:val="00925392"/>
     <w:rsid w:val="00925727"/>
     <w:rsid w:val="00930D88"/>
+    <w:rsid w:val="009317DD"/>
     <w:rsid w:val="00932B59"/>
     <w:rsid w:val="009573C7"/>
     <w:rsid w:val="00971894"/>
     <w:rsid w:val="009739BB"/>
     <w:rsid w:val="00976004"/>
     <w:rsid w:val="0097692E"/>
     <w:rsid w:val="009827AC"/>
     <w:rsid w:val="009832A4"/>
     <w:rsid w:val="00993ED3"/>
     <w:rsid w:val="009A12B9"/>
     <w:rsid w:val="009A3115"/>
     <w:rsid w:val="009A737F"/>
     <w:rsid w:val="009B1004"/>
     <w:rsid w:val="009B5657"/>
     <w:rsid w:val="009C4BDA"/>
     <w:rsid w:val="009C520B"/>
     <w:rsid w:val="009F6729"/>
     <w:rsid w:val="00A1216A"/>
     <w:rsid w:val="00A131D1"/>
     <w:rsid w:val="00A15959"/>
     <w:rsid w:val="00A21E15"/>
     <w:rsid w:val="00A272EC"/>
     <w:rsid w:val="00A31C39"/>
     <w:rsid w:val="00A3703C"/>
     <w:rsid w:val="00A40143"/>
@@ -12687,50 +12689,51 @@
     <w:rsid w:val="00AC3AF4"/>
     <w:rsid w:val="00AC42B5"/>
     <w:rsid w:val="00AE4E28"/>
     <w:rsid w:val="00AE58B4"/>
     <w:rsid w:val="00AE6001"/>
     <w:rsid w:val="00AE609B"/>
     <w:rsid w:val="00AE6CC0"/>
     <w:rsid w:val="00AE7C25"/>
     <w:rsid w:val="00AE7D75"/>
     <w:rsid w:val="00AF27D4"/>
     <w:rsid w:val="00AF3D82"/>
     <w:rsid w:val="00AF67BA"/>
     <w:rsid w:val="00B11341"/>
     <w:rsid w:val="00B11B83"/>
     <w:rsid w:val="00B13B11"/>
     <w:rsid w:val="00B179E1"/>
     <w:rsid w:val="00B26C34"/>
     <w:rsid w:val="00B319D8"/>
     <w:rsid w:val="00B36B32"/>
     <w:rsid w:val="00B371C2"/>
     <w:rsid w:val="00B375B3"/>
     <w:rsid w:val="00B37EAB"/>
     <w:rsid w:val="00B40FDC"/>
     <w:rsid w:val="00B455B5"/>
     <w:rsid w:val="00B4665C"/>
+    <w:rsid w:val="00B46A37"/>
     <w:rsid w:val="00B55369"/>
     <w:rsid w:val="00B56ABE"/>
     <w:rsid w:val="00B5718D"/>
     <w:rsid w:val="00B60FD6"/>
     <w:rsid w:val="00B61B01"/>
     <w:rsid w:val="00B727C4"/>
     <w:rsid w:val="00B945A2"/>
     <w:rsid w:val="00B96CEE"/>
     <w:rsid w:val="00BA0F31"/>
     <w:rsid w:val="00BA116E"/>
     <w:rsid w:val="00BA1777"/>
     <w:rsid w:val="00BB2726"/>
     <w:rsid w:val="00BB28E7"/>
     <w:rsid w:val="00BB3058"/>
     <w:rsid w:val="00BC4D3B"/>
     <w:rsid w:val="00BC67EB"/>
     <w:rsid w:val="00BC68C3"/>
     <w:rsid w:val="00BD2AD9"/>
     <w:rsid w:val="00C029E5"/>
     <w:rsid w:val="00C07C94"/>
     <w:rsid w:val="00C120BD"/>
     <w:rsid w:val="00C12B04"/>
     <w:rsid w:val="00C22257"/>
     <w:rsid w:val="00C31F0E"/>
     <w:rsid w:val="00C32F1D"/>
@@ -12755,50 +12758,51 @@
     <w:rsid w:val="00D45336"/>
     <w:rsid w:val="00D454EE"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00D76EFB"/>
     <w:rsid w:val="00D806C2"/>
     <w:rsid w:val="00D83C0A"/>
     <w:rsid w:val="00D86A9E"/>
     <w:rsid w:val="00D92D11"/>
     <w:rsid w:val="00D97C95"/>
     <w:rsid w:val="00DC0D0E"/>
     <w:rsid w:val="00DC725B"/>
     <w:rsid w:val="00DD50A8"/>
     <w:rsid w:val="00DD5270"/>
     <w:rsid w:val="00DE4504"/>
     <w:rsid w:val="00DE5636"/>
     <w:rsid w:val="00DE7FE9"/>
     <w:rsid w:val="00DF6B32"/>
     <w:rsid w:val="00E01531"/>
     <w:rsid w:val="00E11FAC"/>
     <w:rsid w:val="00E16064"/>
     <w:rsid w:val="00E2147B"/>
     <w:rsid w:val="00E2179B"/>
     <w:rsid w:val="00E23A88"/>
     <w:rsid w:val="00E35CC3"/>
     <w:rsid w:val="00E42611"/>
+    <w:rsid w:val="00E4288E"/>
     <w:rsid w:val="00E51922"/>
     <w:rsid w:val="00E54592"/>
     <w:rsid w:val="00E55A59"/>
     <w:rsid w:val="00E64ADB"/>
     <w:rsid w:val="00E64DBA"/>
     <w:rsid w:val="00E65012"/>
     <w:rsid w:val="00E6795B"/>
     <w:rsid w:val="00E7469F"/>
     <w:rsid w:val="00E81F52"/>
     <w:rsid w:val="00E86E2B"/>
     <w:rsid w:val="00E930DD"/>
     <w:rsid w:val="00EA399E"/>
     <w:rsid w:val="00EB0E63"/>
     <w:rsid w:val="00EB1C53"/>
     <w:rsid w:val="00EB702D"/>
     <w:rsid w:val="00EC091D"/>
     <w:rsid w:val="00EC211B"/>
     <w:rsid w:val="00EC7954"/>
     <w:rsid w:val="00ED1C7A"/>
     <w:rsid w:val="00ED1F22"/>
     <w:rsid w:val="00ED6023"/>
     <w:rsid w:val="00EF06E2"/>
     <w:rsid w:val="00EF63F6"/>
     <w:rsid w:val="00F11E74"/>
     <w:rsid w:val="00F13DF4"/>
@@ -12823,50 +12827,51 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1637E9E6"/>
   <w14:defaultImageDpi w14:val="96"/>
+  <w15:docId w15:val="{557CDE4C-A047-4691-807F-FB5EEE54BC59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13632,51 +13637,51 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latvija.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lrpv.gov.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@lrpv.gov.lv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latvija.lv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13923,56 +13928,76 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ControlsStorage xmlns="urn:schemas-microsoft-com.VSTO2008Demos.ControlsStorage">
   <Controls>AAEAAAD/////AQAAAAAAAAAMAgAAAEVDaGVtNFdvcmQuQ29yZSwgVmVyc2lvbj0xLjAuMC4wLCBDdWx0dXJlPW5ldXRyYWwsIFB1YmxpY0tleVRva2VuPW51bGwHAQAAAAABAAAAAAAAAAQgQ2hlbTRXb3JkLkNvcmUuQ29udHJvbFByb3BlcnRpZXMCAAAACw==</Controls>
 </ControlsStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dedbf918-5459-4e67-a311-416d3d367d93" xmlns:ns3="f52a3cfe-5bd0-4921-94ab-c4df0b74d531" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b3acefee25647f8dfb49449acc8f6e5" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f52a3cfe-5bd0-4921-94ab-c4df0b74d531" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dedbf918-5459-4e67-a311-416d3d367d93">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100A06403C9EF9F9A41BAB599FE2091A2E8" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="e80483f1744bfffb4582886febaab434">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dedbf918-5459-4e67-a311-416d3d367d93" xmlns:ns3="f52a3cfe-5bd0-4921-94ab-c4df0b74d531" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="74717120a759412fd64bd2e1ba4a7b04" ns2:_="" ns3:_="">
     <xsd:import namespace="dedbf918-5459-4e67-a311-416d3d367d93"/>
     <xsd:import namespace="f52a3cfe-5bd0-4921-94ab-c4df0b74d531"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -14181,130 +14206,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D60737A5-481B-4F80-8513-092AD331CACC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com.VSTO2008Demos.ControlsStorage"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C653F276-3ADF-4220-961E-A9B147CC50F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B2F3A94-B46E-4E7D-BEAF-817D75E69C35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C653F276-3ADF-4220-961E-A9B147CC50F2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90CFF69B-6DA3-4CC8-A82F-5AB5046CC525}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f52a3cfe-5bd0-4921-94ab-c4df0b74d531"/>
+    <ds:schemaRef ds:uri="dedbf918-5459-4e67-a311-416d3d367d93"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90CFF69B-6DA3-4CC8-A82F-5AB5046CC525}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAEDA137-F888-40EE-82B1-F230C19BEE44}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{962cddf7-c082-40a5-8a56-217963b3ae1b}" enabled="0" method="" siteId="{962cddf7-c082-40a5-8a56-217963b3ae1b}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2917</Words>
-  <Characters>1663</Characters>
+  <Words>2908</Words>
+  <Characters>1658</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4571</CharactersWithSpaces>
+  <CharactersWithSpaces>4557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A06403C9EF9F9A41BAB599FE2091A2E8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>