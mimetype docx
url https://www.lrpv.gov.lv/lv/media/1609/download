--- v1 (2026-02-05)
+++ v2 (2026-04-13)
@@ -1,7889 +1,8013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29CCA9D7" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="000F0DC9" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+    <w:p w14:paraId="29CCA9D7" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:color w:val="A6001F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0DC9">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:color w:val="A6001F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MM</w:t>
+        <w:t>MM2 (E) – APPLICATION FOR INTERNATIONAL REGISTRATION</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r w:rsidR="002C5182">
+      <w:r w:rsidR="002C5182" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:color w:val="A6001F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDER THE</w:t>
       </w:r>
-      <w:r w:rsidR="00FD23A5">
+      <w:r w:rsidR="00FD23A5" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:color w:val="A6001F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002C5182">
+      <w:r w:rsidR="002C5182" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:color w:val="A6001F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MADRID PROTOCOL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9C66E9" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="005E26E6" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+    <w:p w14:paraId="2B9C66E9" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A24CF43" w14:textId="77777777" w:rsidR="00031396" w:rsidRPr="005E26E6" w:rsidRDefault="00031396" w:rsidP="00546299">
+    <w:p w14:paraId="2A24CF43" w14:textId="77777777" w:rsidR="00031396" w:rsidRPr="001C6E88" w:rsidRDefault="00031396" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61301647" w14:textId="41B13879" w:rsidR="00031396" w:rsidRPr="005E26E6" w:rsidRDefault="00031396" w:rsidP="00031396">
+    <w:p w14:paraId="61301647" w14:textId="656FFC84" w:rsidR="00031396" w:rsidRPr="001C6E88" w:rsidRDefault="00031396" w:rsidP="00031396">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">We strongly recommend that you use </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00783AC2" w:rsidRPr="00783AC2">
+        <w:r w:rsidR="00783AC2" w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="22"/>
-            <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>eMadrid</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00783AC2">
+      <w:r w:rsidR="00783AC2" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB63BD" w:rsidRPr="009A4043">
+      <w:r w:rsidR="00BB63BD" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">to prepare and submit your </w:t>
+        <w:t xml:space="preserve">to submit your </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>international application</w:t>
       </w:r>
-      <w:r w:rsidR="004927E0" w:rsidRPr="005E26E6">
+      <w:r w:rsidR="004927E0" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FC3EC5" w:rsidRPr="005E26E6">
+      <w:r w:rsidR="00FC3EC5" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD392F0" w14:textId="77777777" w:rsidR="009263B9" w:rsidRDefault="009263B9" w:rsidP="00546299">
+    <w:p w14:paraId="0CD392F0" w14:textId="77777777" w:rsidR="009263B9" w:rsidRPr="001C6E88" w:rsidRDefault="009263B9" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB8BF4E" w14:textId="77777777" w:rsidR="00031396" w:rsidRPr="00031396" w:rsidRDefault="00031396" w:rsidP="00546299">
+    <w:p w14:paraId="2BB8BF4E" w14:textId="77777777" w:rsidR="00031396" w:rsidRPr="001C6E88" w:rsidRDefault="00031396" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5846"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="4F20A4D3" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="4F20A4D3" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="698FDD10" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00A80361" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000F0DC9">
+          <w:p w14:paraId="698FDD10" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">For use by the </w:t>
             </w:r>
-            <w:r w:rsidR="00934D60">
+            <w:r w:rsidR="00934D60" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>applicant</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F0DC9">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009007C9" w:rsidRPr="0014082F" w14:paraId="2A47A9E3" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009007C9" w:rsidRPr="001C6E88" w14:paraId="2A47A9E3" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="32600FB7" w14:textId="77777777" w:rsidR="009007C9" w:rsidRPr="00C718F6" w:rsidRDefault="009007C9" w:rsidP="009007C9">
+          <w:p w14:paraId="32600FB7" w14:textId="77777777" w:rsidR="009007C9" w:rsidRPr="001C6E88" w:rsidRDefault="009007C9" w:rsidP="009007C9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009007C9" w:rsidRPr="0014082F" w14:paraId="2189606F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009007C9" w:rsidRPr="001C6E88" w14:paraId="2189606F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A4D2B1B" w14:textId="77777777" w:rsidR="009007C9" w:rsidRPr="002C5182" w:rsidRDefault="009007C9" w:rsidP="009007C9">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="1A4D2B1B" w14:textId="77777777" w:rsidR="009007C9" w:rsidRPr="001C6E88" w:rsidRDefault="009007C9" w:rsidP="009007C9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of continuation sheets for several applicants:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D7B62C8" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="00EC667C" w:rsidRDefault="001B12B3" w:rsidP="003D7AEC">
-            <w:pPr>
+          <w:p w14:paraId="1D7B62C8" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00895E53">
+            <w:pPr>
+              <w:spacing w:before="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009007C9" w:rsidRPr="0014082F" w14:paraId="334CE731" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009007C9" w:rsidRPr="001C6E88" w14:paraId="334CE731" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E454AA2" w14:textId="77777777" w:rsidR="009007C9" w:rsidRPr="009007C9" w:rsidRDefault="009007C9" w:rsidP="00546299">
+          <w:p w14:paraId="2E454AA2" w14:textId="77777777" w:rsidR="009007C9" w:rsidRPr="001C6E88" w:rsidRDefault="009007C9" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="4A4496A4" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="4A4496A4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="284E2170" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="002C5182" w:rsidRDefault="00C8420F" w:rsidP="00C04147">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002C5182">
+          <w:p w14:paraId="284E2170" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00C04147">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Number of continuation sheets</w:t>
             </w:r>
-            <w:r w:rsidR="00932B95">
+            <w:r w:rsidR="00932B95" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="002C5182" w:rsidRPr="002C5182">
+            <w:r w:rsidR="002C5182" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00180C71">
+            <w:r w:rsidR="00180C71" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="586588F9" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="00EC667C" w:rsidRDefault="001B12B3" w:rsidP="00546299">
-            <w:pPr>
+          <w:p w14:paraId="586588F9" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00895E53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096584F" w:rsidRPr="0014082F" w14:paraId="64558434" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0096584F" w:rsidRPr="001C6E88" w14:paraId="64558434" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4453F7C8" w14:textId="77777777" w:rsidR="0096584F" w:rsidRPr="002C5182" w:rsidRDefault="0096584F" w:rsidP="00546299">
+          <w:p w14:paraId="4453F7C8" w14:textId="77777777" w:rsidR="0096584F" w:rsidRPr="001C6E88" w:rsidRDefault="0096584F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00934D60" w:rsidRPr="0014082F" w14:paraId="1D1A5DF1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00934D60" w:rsidRPr="001C6E88" w14:paraId="1D1A5DF1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FBDA2D8" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="0014082F" w:rsidRDefault="00934D60" w:rsidP="00546299">
-[...28 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+          <w:p w14:paraId="3FBDA2D8" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="001C6E88" w:rsidRDefault="00934D60" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of MM17 forms:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691D1E25" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="00EC667C" w:rsidRDefault="001B12B3" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="691D1E25" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00895E53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912F5E" w:rsidRPr="0014082F" w14:paraId="6E42CF2D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00912F5E" w:rsidRPr="001C6E88" w14:paraId="6E42CF2D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="17929AA1" w14:textId="77777777" w:rsidR="00912F5E" w:rsidRPr="0014082F" w:rsidRDefault="00912F5E" w:rsidP="00546299">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="17929AA1" w14:textId="77777777" w:rsidR="00912F5E" w:rsidRPr="001C6E88" w:rsidRDefault="00912F5E" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912F5E" w:rsidRPr="0014082F" w14:paraId="3687376F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00912F5E" w:rsidRPr="001C6E88" w14:paraId="3687376F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1412F680" w14:textId="77777777" w:rsidR="00912F5E" w:rsidRPr="00912F5E" w:rsidRDefault="006861E8" w:rsidP="00604814">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="1412F680" w14:textId="77777777" w:rsidR="00912F5E" w:rsidRPr="001C6E88" w:rsidRDefault="006861E8" w:rsidP="00604814">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check2"/>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidR="00CB4E20" w:rsidRPr="00CB4E20">
+            <w:r w:rsidR="00CB4E20" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00912F5E" w:rsidRPr="00912F5E">
-[...27 lines deleted...]
-            <w:r w:rsidR="00912F5E" w:rsidRPr="00912F5E">
+            <w:r w:rsidR="00912F5E" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MM18 form (if applicable</w:t>
+            </w:r>
+            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, check the box</w:t>
+            </w:r>
+            <w:r w:rsidR="00912F5E" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00934D60" w:rsidRPr="0014082F" w14:paraId="026C32A2" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00934D60" w:rsidRPr="001C6E88" w14:paraId="026C32A2" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C667A3B" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="00912F5E" w:rsidRDefault="00934D60" w:rsidP="00546299">
+          <w:p w14:paraId="7C667A3B" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="001C6E88" w:rsidRDefault="00934D60" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C5182" w:rsidRPr="0014082F" w14:paraId="52367D00" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="002C5182" w:rsidRPr="001C6E88" w14:paraId="52367D00" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BDF1472" w14:textId="77777777" w:rsidR="002C5182" w:rsidRDefault="002C5182" w:rsidP="00180C71">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0BDF1472" w14:textId="77777777" w:rsidR="002C5182" w:rsidRPr="001C6E88" w:rsidRDefault="002C5182" w:rsidP="00180C71">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Applicant’s reference</w:t>
             </w:r>
-            <w:r w:rsidR="00C04147">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C04147" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (optional)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00180C71">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00180C71" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0820179C" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="00EC667C" w:rsidRDefault="001B12B3" w:rsidP="002C5182">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0820179C" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00895E53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C5182" w:rsidRPr="0014082F" w14:paraId="61149841" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="002C5182" w:rsidRPr="001C6E88" w14:paraId="61149841" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F664292" w14:textId="77777777" w:rsidR="002C5182" w:rsidRPr="0014082F" w:rsidRDefault="002C5182" w:rsidP="00546299">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0F664292" w14:textId="77777777" w:rsidR="002C5182" w:rsidRPr="001C6E88" w:rsidRDefault="002C5182" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="246DAC4D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="246DAC4D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E21DECF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00A80361" w:rsidRDefault="00C8420F" w:rsidP="007F0C75">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007F0C75">
+          <w:p w14:paraId="6E21DECF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="007F0C75">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">For use by the Office </w:t>
             </w:r>
-            <w:r w:rsidR="007F0C75" w:rsidRPr="007F0C75">
+            <w:r w:rsidR="007F0C75" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>of origin</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>of origin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="77A4024D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="77A4024D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E77DE9D" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00A80361" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+          <w:p w14:paraId="1E77DE9D" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="3334217A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="3334217A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69F938EF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+          <w:p w14:paraId="69F938EF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office’s reference (optional):  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="190A177F" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="0014082F" w:rsidRDefault="001B12B3" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="190A177F" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00895E53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71F523F4" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+    <w:p w14:paraId="71F523F4" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6471314A" w14:textId="078120E6" w:rsidR="009263B9" w:rsidRDefault="009263B9" w:rsidP="00546299">
+    <w:p w14:paraId="6471314A" w14:textId="078120E6" w:rsidR="009263B9" w:rsidRPr="001C6E88" w:rsidRDefault="009263B9" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00934D60" w:rsidRPr="0014082F" w14:paraId="1F5EE992" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00934D60" w:rsidRPr="001C6E88" w14:paraId="1F5EE992" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="657CC237" w14:textId="1F3F63AC" w:rsidR="00934D60" w:rsidRDefault="00934D60" w:rsidP="00546299">
+          <w:p w14:paraId="657CC237" w14:textId="1F3F63AC" w:rsidR="00934D60" w:rsidRPr="001C6E88" w:rsidRDefault="00934D60" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidR="00CC5C96">
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">NAME OF </w:t>
             </w:r>
-            <w:r w:rsidR="00416EA0">
+            <w:r w:rsidR="00416EA0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>THE OFFICE OF ORIGIN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E33AC1E" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="00A80361" w:rsidRDefault="00934D60" w:rsidP="00546299">
+          <w:p w14:paraId="7E33AC1E" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="001C6E88" w:rsidRDefault="00934D60" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00934D60" w:rsidRPr="0014082F" w14:paraId="40278D8D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00934D60" w:rsidRPr="001C6E88" w14:paraId="40278D8D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17334475" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="00A80361" w:rsidRDefault="00934D60" w:rsidP="00546299">
-[...8 lines deleted...]
-          <w:p w14:paraId="24D5FBBF" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="00A80361" w:rsidRDefault="00934D60" w:rsidP="00546299">
+          <w:p w14:paraId="17334475" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="001C6E88" w:rsidRDefault="00934D60" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24D5FBBF" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="001C6E88" w:rsidRDefault="00934D60" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="486E38C8" w14:textId="77777777" w:rsidR="00934D60" w:rsidRDefault="00934D60" w:rsidP="00546299">
+    <w:p w14:paraId="486E38C8" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="001C6E88" w:rsidRDefault="00934D60" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47853356" w14:textId="77777777" w:rsidR="00934D60" w:rsidRDefault="00934D60" w:rsidP="00546299">
+    <w:p w14:paraId="47853356" w14:textId="77777777" w:rsidR="00934D60" w:rsidRPr="001C6E88" w:rsidRDefault="00934D60" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="9251" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="620"/>
+        <w:gridCol w:w="2533"/>
+        <w:gridCol w:w="6098"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0024292D" w:rsidRPr="001C6E88" w14:paraId="1DA85EED" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9251" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0F4C8C" w14:textId="77777777" w:rsidR="00416EA0" w:rsidRPr="001C6E88" w:rsidRDefault="0024292D" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="A6001F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="A6001F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2. APPLICANT</w:t>
+            </w:r>
+            <w:r w:rsidR="00C945A5" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:b/>
+                <w:color w:val="A6001F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F87CB0" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="A6001F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44D44002" w14:textId="77777777" w:rsidR="0024292D" w:rsidRPr="001C6E88" w:rsidRDefault="00540498" w:rsidP="005F20C0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>more than one applicant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, indicate the number of applicants and complete the “Continuation Sheet for </w:t>
+            </w:r>
+            <w:r w:rsidR="005F20C0" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Several</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicants”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66B22" w:rsidRPr="001C6E88" w14:paraId="5DE6F0DF" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9251" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4E678A" w14:textId="77777777" w:rsidR="00C66B22" w:rsidRPr="001C6E88" w:rsidRDefault="00C66B22" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="A6001F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C66B22" w:rsidRPr="001C6E88" w14:paraId="2C64BCDD" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FB38FBF" w14:textId="77777777" w:rsidR="00C66B22" w:rsidRPr="001C6E88" w:rsidRDefault="00C66B22" w:rsidP="00C66B22">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Number of applicants</w:t>
+            </w:r>
+            <w:r w:rsidR="00391EC4" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="269E9271" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00895E53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00416EA0" w:rsidRPr="001C6E88" w14:paraId="47EEDA09" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9251" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAE2C86" w14:textId="77777777" w:rsidR="00416EA0" w:rsidRPr="001C6E88" w:rsidRDefault="00416EA0" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024292D" w:rsidRPr="001C6E88" w14:paraId="5FB1195D" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:trHeight w:val="190"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312F5E71" w14:textId="77777777" w:rsidR="0024292D" w:rsidRPr="001C6E88" w:rsidRDefault="0024292D" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0146E05C" w14:textId="77777777" w:rsidR="0024292D" w:rsidRPr="001C6E88" w:rsidRDefault="0024292D" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1719CB98" w14:textId="77777777" w:rsidR="0024292D" w:rsidRPr="001C6E88" w:rsidRDefault="0024292D" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53A4331A" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D494A37" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024292D" w:rsidRPr="001C6E88" w14:paraId="77B2E0B9" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="237"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9251" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2826E884" w14:textId="77777777" w:rsidR="0024292D" w:rsidRPr="001C6E88" w:rsidRDefault="0024292D" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A0034" w:rsidRPr="001C6E88" w14:paraId="1A945BE7" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:trHeight w:val="190"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24641212" w14:textId="77777777" w:rsidR="008A0034" w:rsidRPr="001C6E88" w:rsidRDefault="008A0034" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8631" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E15EF91" w14:textId="77777777" w:rsidR="008A0034" w:rsidRPr="001C6E88" w:rsidRDefault="008A0034" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ad</w:t>
+            </w:r>
+            <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ress:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="3EA5C86E" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="115"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="489678AC" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8631" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA02A76" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E89D1C0" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18408746" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E9237B5" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A700C32" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1561DB85" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="662F4638" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="780D6D1C" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="115"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="790707FD" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8631" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DCA618F" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="167F6337" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="115"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="361FB3EC" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8631" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79463C2C" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="522C71AF" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="115"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300DF8F1" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8631" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="231405BA" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="7D5994BC" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="115"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E121A7F" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8631" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="678F3E65" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024292D" w:rsidRPr="001C6E88" w14:paraId="0EC8F52A" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9251" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="70ABEDA6" w14:textId="77777777" w:rsidR="0024292D" w:rsidRPr="001C6E88" w:rsidRDefault="0024292D" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6BAF8740" w14:textId="77777777" w:rsidR="00620ADC" w:rsidRPr="001C6E88" w:rsidRDefault="00620ADC">
+      <w:r w:rsidRPr="001C6E88">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9251" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1480"/>
         <w:gridCol w:w="2032"/>
         <w:gridCol w:w="1736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0024292D" w:rsidRPr="0014082F" w14:paraId="1DA85EED" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C945A5" w:rsidRPr="001C6E88" w14:paraId="5C781926" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9251" w:type="dxa"/>
-[...101 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E720979" w14:textId="08421F18" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2533" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FB38FBF" w14:textId="77777777" w:rsidR="00C66B22" w:rsidRPr="00C66B22" w:rsidRDefault="00C66B22" w:rsidP="00C66B22">
-[...17 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="07E25029" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E-mail address</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="269E9271" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="002C5182" w:rsidRDefault="001B12B3" w:rsidP="007C1B2C">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1029E946" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32E6D4A2" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00416EA0" w:rsidRPr="0014082F" w14:paraId="47EEDA09" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C945A5" w:rsidRPr="001C6E88" w14:paraId="21F355B0" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="237"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAE2C86" w14:textId="77777777" w:rsidR="00416EA0" w:rsidRPr="00416EA0" w:rsidRDefault="00416EA0" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0669BFE5" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024292D" w:rsidRPr="0014082F" w14:paraId="5FB1195D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C945A5" w:rsidRPr="001C6E88" w14:paraId="0D2FC8C5" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
-          <w:trHeight w:val="190"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="312F5E71" w14:textId="77777777" w:rsidR="0024292D" w:rsidRPr="0024292D" w:rsidRDefault="0024292D" w:rsidP="00546299">
-            <w:pPr>
+          <w:p w14:paraId="0F2AFBD6" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>(a)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0146E05C" w14:textId="77777777" w:rsidR="0024292D" w:rsidRPr="0024292D" w:rsidRDefault="0024292D" w:rsidP="00546299">
-            <w:pPr>
+          <w:p w14:paraId="7F0BEB5F" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00C945A5">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Telephone number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>Name:</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1719CB98" w14:textId="77777777" w:rsidR="0024292D" w:rsidRDefault="0024292D" w:rsidP="00546299">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0751A948" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62D7D5BE" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024292D" w:rsidRPr="0014082F" w14:paraId="77B2E0B9" w14:textId="77777777" w:rsidTr="005D7F16">
-[...19 lines deleted...]
-      <w:tr w:rsidR="008A0034" w:rsidRPr="0014082F" w14:paraId="1A945BE7" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C945A5" w:rsidRPr="001C6E88" w14:paraId="0FF2CF7E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24641212" w14:textId="77777777" w:rsidR="008A0034" w:rsidRPr="0024292D" w:rsidRDefault="008A0034" w:rsidP="00546299">
+          <w:p w14:paraId="7D35F2DF" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...16 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="2E15EF91" w14:textId="77777777" w:rsidR="008A0034" w:rsidRPr="0014082F" w:rsidRDefault="008A0034" w:rsidP="00546299">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="19B355E4" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00C945A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="3EA5C86E" w14:textId="77777777" w:rsidTr="005D7F16">
-[...488 lines deleted...]
-      <w:tr w:rsidR="00C945A5" w:rsidRPr="0014082F" w14:paraId="0FF2CF7E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C945A5" w:rsidRPr="001C6E88" w14:paraId="690D93FE" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D35F2DF" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="0024292D" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
+          <w:p w14:paraId="710EC912" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(e)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="19B355E4" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="0014082F" w:rsidRDefault="00C945A5" w:rsidP="00C945A5">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5F44AF7F" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00C945A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Nationality or legal nature and State of organization</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C945A5" w:rsidRPr="0014082F" w14:paraId="690D93FE" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C945A5" w:rsidRPr="001C6E88" w14:paraId="5E4B886D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="710EC912" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="00815CEC" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
+          <w:p w14:paraId="48F376F3" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...16 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="5F44AF7F" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="00815CEC" w:rsidRDefault="00C945A5" w:rsidP="00C945A5">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3F2735E6" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Nationality or legal nature and State of organization</w:t>
-[...19 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C945A5" w:rsidRPr="0014082F" w14:paraId="5E4B886D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="008A3B06" w:rsidRPr="001C6E88" w14:paraId="3159E5F4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48F376F3" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="004B6986" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
-[...35 lines deleted...]
-          <w:p w14:paraId="12BDAF91" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="00AE73DD" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+          <w:p w14:paraId="12BDAF91" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12050BB8" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="0014082F" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
-[...9 lines deleted...]
-              <w:t>(i)</w:t>
+          <w:p w14:paraId="12050BB8" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="669F549A" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="009C0AAA" w:rsidRDefault="00ED1948" w:rsidP="00416EA0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="669F549A" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="097D9215" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="00800CFD" w:rsidRDefault="00416EA0" w:rsidP="00416EA0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00416EA0">
+          <w:p w14:paraId="097D9215" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="00416EA0" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If the a</w:t>
             </w:r>
-            <w:r w:rsidR="008A3B06" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="008A3B06" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">pplicant is a </w:t>
             </w:r>
-            <w:r w:rsidR="008A3B06" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="008A3B06" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>natural person</w:t>
             </w:r>
-            <w:r w:rsidRPr="00416EA0">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, indicate the nationality of the applicant</w:t>
             </w:r>
-            <w:r w:rsidR="008A3B06" w:rsidRPr="00F82911">
+            <w:r w:rsidR="008A3B06" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3B06" w:rsidRPr="0014082F" w14:paraId="167F3898" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="008A3B06" w:rsidRPr="001C6E88" w14:paraId="167F3898" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60D78F90" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="006359F6" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+          <w:p w14:paraId="60D78F90" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48AB83EB" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="006359F6" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+          <w:p w14:paraId="48AB83EB" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F0AAD4" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+          <w:p w14:paraId="76F0AAD4" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality of the applicant:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09D68CC4" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="09D68CC4" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06E2F786" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C3E8B9F" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3B06" w:rsidRPr="0014082F" w14:paraId="1884724C" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="008A3B06" w:rsidRPr="001C6E88" w14:paraId="1884724C" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="29AACCED" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="006359F6" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="29AACCED" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3B06" w:rsidRPr="0014082F" w14:paraId="51EE6FBC" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="008A3B06" w:rsidRPr="001C6E88" w14:paraId="51EE6FBC" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C218B0D" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="00AE73DD" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
+          <w:p w14:paraId="2C218B0D" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE04977" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="0014082F" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
+          <w:p w14:paraId="1DE04977" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="406F289B" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="009C0AAA" w:rsidRDefault="00ED1948" w:rsidP="001423DC">
+          <w:p w14:paraId="406F289B" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="03759C00" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="00416EA0" w:rsidRDefault="00E743B6" w:rsidP="00416EA0">
+          <w:p w14:paraId="03759C00" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="00E743B6" w:rsidP="00416EA0">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E743B6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00416EA0" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="00416EA0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">f the applicant is a </w:t>
             </w:r>
-            <w:r w:rsidR="00416EA0" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="00416EA0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>legal entity</w:t>
             </w:r>
-            <w:r w:rsidR="00416EA0" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="00416EA0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, provide </w:t>
             </w:r>
-            <w:r w:rsidR="00416EA0" w:rsidRPr="00FC4132">
+            <w:r w:rsidR="00416EA0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidR="00416EA0" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="00416EA0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B17A46">
+            <w:r w:rsidR="00B17A46" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
-            <w:r w:rsidR="00416EA0" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="00416EA0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the following indications:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3B06" w:rsidRPr="0014082F" w14:paraId="093E3CBC" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="008A3B06" w:rsidRPr="001C6E88" w14:paraId="093E3CBC" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434160EE" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="006359F6" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
+          <w:p w14:paraId="434160EE" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E3057F0" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="006359F6" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
+          <w:p w14:paraId="3E3057F0" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FAA64FB" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="008A3B06" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
+          <w:p w14:paraId="5FAA64FB" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal nature of the legal entity:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26F0E660" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
+          <w:p w14:paraId="26F0E660" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02C2A7A7" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRDefault="001B12B3" w:rsidP="001423DC">
+          <w:p w14:paraId="02C2A7A7" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00A65CAE" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="008A3B06" w:rsidRDefault="001B12B3" w:rsidP="001423DC">
+          <w:p w14:paraId="00A65CAE" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="001423DC">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3B06" w:rsidRPr="0014082F" w14:paraId="3A57645A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="008A3B06" w:rsidRPr="001C6E88" w14:paraId="3A57645A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33ACA147" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="008A3B06" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+          <w:p w14:paraId="33ACA147" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B3F539" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="008A3B06" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+          <w:p w14:paraId="00B3F539" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12D33BE4" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="008A3B06" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00AE73DD">
+          <w:p w14:paraId="12D33BE4" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>State (country) and, where applicable, territorial unit within that State (canton, province, state, etc.), under the law of which the said legal entity has been organized:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CAD4570" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
-[...55 lines deleted...]
-          <w:p w14:paraId="6F05533E" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="008A3B06" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+          <w:p w14:paraId="4CAD4570" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E4DB417" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7602A2C8" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E2BB6FC" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E17C3C7" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00BE8828" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="287A185C" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F05533E" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C945A5" w:rsidRPr="0014082F" w14:paraId="4B24A43C" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C945A5" w:rsidRPr="001C6E88" w14:paraId="4B24A43C" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="45B1A570" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="008A3B06" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
+          <w:p w14:paraId="45B1A570" w14:textId="77777777" w:rsidR="00C945A5" w:rsidRPr="001C6E88" w:rsidRDefault="00C945A5" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001423DC" w:rsidRPr="0014082F" w14:paraId="1A864A7E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001423DC" w:rsidRPr="001C6E88" w14:paraId="1A864A7E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="57BD76E0" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001423DC" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+          <w:p w14:paraId="57BD76E0" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001423DC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondence details (optional):  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001423DC" w:rsidRPr="0014082F" w14:paraId="5307AC33" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001423DC" w:rsidRPr="001C6E88" w14:paraId="5307AC33" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE47275" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001423DC" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+          <w:p w14:paraId="2CE47275" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001423DC" w:rsidRPr="0014082F" w14:paraId="258F7A94" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001423DC" w:rsidRPr="001C6E88" w14:paraId="258F7A94" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6865F51F" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="0024292D" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+          <w:p w14:paraId="6865F51F" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7982E0" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="009A2F7A" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+          <w:p w14:paraId="2A7982E0" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A2F7A">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Preferred language for correspondence</w:t>
             </w:r>
-            <w:r w:rsidR="005F20C0">
+            <w:r w:rsidR="005F20C0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
-            <w:r w:rsidRPr="009A2F7A">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="129E9256" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="0014082F" w:rsidRDefault="00CD0D38" w:rsidP="00416EA0">
+          <w:p w14:paraId="129E9256" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="00416EA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="907"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="001423DC" w:rsidRPr="004B6986">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001423DC" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2032" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6860A13E" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="0014082F" w:rsidRDefault="00CD0D38" w:rsidP="00416EA0">
+          <w:p w14:paraId="6860A13E" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="00416EA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="908"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="001423DC" w:rsidRPr="004B6986">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001423DC" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>French</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E16A39C" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="0014082F" w:rsidRDefault="00CD0D38" w:rsidP="00416EA0">
+          <w:p w14:paraId="5E16A39C" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="00416EA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="908"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="001423DC" w:rsidRPr="004B6986">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001423DC" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001423DC" w:rsidRPr="0014082F" w14:paraId="19477081" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001423DC" w:rsidRPr="001C6E88" w14:paraId="19477081" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5E509E" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001423DC" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+          <w:p w14:paraId="0C5E509E" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64B3B3B1" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRDefault="00FC7DE7">
-      <w:r>
+    <w:p w14:paraId="64B3B3B1" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9251" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="6098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001423DC" w:rsidRPr="0014082F" w14:paraId="6CED60BA" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001423DC" w:rsidRPr="001C6E88" w14:paraId="6CED60BA" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D017B4B" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="0024292D" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+          <w:p w14:paraId="5D017B4B" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(g</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(g)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE3DEF7" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001423DC" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001423DC">
+          <w:p w14:paraId="1CE3DEF7" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alternative address and e-mail address for correspondence</w:t>
             </w:r>
-            <w:r w:rsidRPr="001423DC">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
-            <w:r w:rsidRPr="001423DC">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="51560F09" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="51560F09" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69A4A5D8" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="007D2C30" w:rsidRDefault="00EF291A" w:rsidP="00416EA0">
+          <w:p w14:paraId="69A4A5D8" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7B4D6C" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="007D2C30" w:rsidRDefault="00EF291A" w:rsidP="00416EA0">
+          <w:p w14:paraId="6C7B4D6C" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00042B3B" w:rsidRPr="00042B3B" w14:paraId="5913DF57" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00042B3B" w:rsidRPr="001C6E88" w14:paraId="5913DF57" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8BAE33" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="00042B3B" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+          <w:p w14:paraId="6D8BAE33" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22A6C3E1" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="00042B3B" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
-[...9 lines deleted...]
-              <w:t>(i)</w:t>
+          <w:p w14:paraId="22A6C3E1" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72B55132" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="00042B3B" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="72B55132" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Postal address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30F8EFCA" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="00042B3B" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="30F8EFCA" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="52BA74B6" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="52BA74B6" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6BE6F7" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="007F7E06" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="6A6BE6F7" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4888942E" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4888942E" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AA98B9E" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
-[...47 lines deleted...]
-          <w:p w14:paraId="4F0A21AB" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001423DC" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+          <w:p w14:paraId="3AA98B9E" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="155DFD40" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51C9335A" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EC3D8E4" w14:textId="530AC140" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A646A76" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C832AB3" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F0A21AB" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="53532A77" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="53532A77" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="561C50EB" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="007D2C30" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="561C50EB" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1759294E" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="007D2C30" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="1759294E" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52925852" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="52925852" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="14523734" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="14523734" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3890E78E" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="3890E78E" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A1001A3" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="2A1001A3" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="431B95E4" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="431B95E4" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="6671B8A5" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="6671B8A5" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311C8488" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="311C8488" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E15298D" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="2E15298D" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CE7DF62" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00BD551C" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="7CE7DF62" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="1B2619DD" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="1B2619DD" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C5907F" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00BD551C" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="33C5907F" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D4529F5" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00BD551C" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="3D4529F5" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21678355" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00BD551C" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="21678355" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="63F3AD51" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="63F3AD51" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBAFFCA" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001423DC" w:rsidRDefault="00EF291A" w:rsidP="001423DC">
+          <w:p w14:paraId="1FBAFFCA" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="001423DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00042B3B" w:rsidRPr="00042B3B" w14:paraId="2C6EE4B8" w14:textId="77777777" w:rsidTr="00AA61C0">
+      <w:tr w:rsidR="00042B3B" w:rsidRPr="001C6E88" w14:paraId="2C6EE4B8" w14:textId="77777777" w:rsidTr="00AA61C0">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="164CDA77" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="00042B3B" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+          <w:p w14:paraId="164CDA77" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D65B923" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="00042B3B" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00042B3B">
+          <w:p w14:paraId="1D65B923" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="627C2624" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="00042B3B" w:rsidRDefault="001423DC" w:rsidP="001423DC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00042B3B">
+          <w:p w14:paraId="627C2624" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="001423DC">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-mail address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD01648" w14:textId="77777777" w:rsidR="001423DC" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
-[...7 lines deleted...]
-          <w:p w14:paraId="7CF3B4E0" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="00042B3B" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
+          <w:p w14:paraId="4FD01648" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CF3B4E0" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35493DB0" w14:textId="77777777" w:rsidR="00AA61C0" w:rsidRDefault="00AA61C0"/>
-    <w:p w14:paraId="55D0506B" w14:textId="77777777" w:rsidR="00AA61C0" w:rsidRDefault="00AA61C0"/>
+    <w:p w14:paraId="35493DB0" w14:textId="77777777" w:rsidR="00AA61C0" w:rsidRPr="001C6E88" w:rsidRDefault="00AA61C0"/>
+    <w:p w14:paraId="55D0506B" w14:textId="77777777" w:rsidR="00AA61C0" w:rsidRPr="001C6E88" w:rsidRDefault="00AA61C0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9251" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="425"/>
-        <w:gridCol w:w="7088"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="5528"/>
         <w:gridCol w:w="570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00800CFD" w:rsidRPr="0014082F" w14:paraId="6666DFCF" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00800CFD" w:rsidRPr="001C6E88" w14:paraId="6666DFCF" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="33A9FDA7" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="000F0DC9" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A9FDA7" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00800CFD">
+            <w:r w:rsidR="00800CFD" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. ENTITLEMENT TO FILE</w:t>
             </w:r>
-            <w:r w:rsidR="00EF291A" w:rsidRPr="00EF291A">
+            <w:r w:rsidR="00EF291A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B74AEE9" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="00A80361" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+          <w:p w14:paraId="1B74AEE9" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00800CFD" w:rsidRPr="0014082F" w14:paraId="77F577D6" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00800CFD" w:rsidRPr="001C6E88" w14:paraId="77F577D6" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A4E6C3" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="00BD551C" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+          <w:p w14:paraId="13A4E6C3" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD551C">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...9 lines deleted...]
-            <w:r>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="38358328" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Check the appropriate box:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="58B7DF2F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="58B7DF2F" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F033292" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F033292" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00800CFD" w:rsidRPr="0014082F" w14:paraId="3F42387E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00800CFD" w:rsidRPr="001C6E88" w14:paraId="3F42387E" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F9E73E" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="00AE73DD" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+          <w:p w14:paraId="20F9E73E" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E28EED8" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="0014082F" w:rsidRDefault="00800CFD" w:rsidP="00546299">
-[...9 lines deleted...]
-              <w:t>(i)</w:t>
+          <w:p w14:paraId="2E28EED8" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="735FAC95" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="006861E8" w:rsidRDefault="00ED1948" w:rsidP="00546299">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="735FAC95" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...14 lines deleted...]
-            <w:r w:rsidR="00CC5C96">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="386CC159" w14:textId="220BD97C" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00A40FD7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00800CFD" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>here the Contracting Party</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:r w:rsidR="00A40FD7">
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Office of origin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4696C">
+            <w:r w:rsidR="00800CFD" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned in item</w:t>
             </w:r>
-            <w:r w:rsidR="00EF291A">
+            <w:r w:rsidR="00EF291A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4696C">
+            <w:r w:rsidR="00800CFD" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 is a State, the applicant is a national of that </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>State; or</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="7FC67698" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="7FC67698" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6A7E0659" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="00017D7A" w:rsidRDefault="00EF291A" w:rsidP="00EF291A">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7E0659" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00EF291A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="23911122" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="23911122" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC0A57E" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="00AE73DD" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="7BC0A57E" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2899D1C7" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="0014082F" w:rsidRDefault="00EF291A" w:rsidP="00546299">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2899D1C7" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301194A3" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="006861E8" w:rsidRDefault="00ED1948" w:rsidP="00546299">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="301194A3" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8006C9" w14:textId="27D7FA03" w:rsidR="00EF291A" w:rsidRPr="00800CFD" w:rsidRDefault="00EF291A" w:rsidP="00A40FD7">
-[...12 lines deleted...]
-            <w:r w:rsidR="00CC5C96">
+          <w:p w14:paraId="2D8006C9" w14:textId="7CF260DD" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00A40FD7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF291A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>here the Contracting Party</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:r w:rsidR="00A40FD7">
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Office of origin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00800CFD">
+            <w:r w:rsidR="00EF291A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned in item</w:t>
             </w:r>
-            <w:r w:rsidR="00017D7A">
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00800CFD">
-[...9 lines deleted...]
-              <w:t>ch the applicant is a national:</w:t>
+            <w:r w:rsidR="00EF291A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1 is an organization, the name of the State of which the applicant is a national:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="24F6B3D0" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="24F6B3D0" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4AFD1A" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="004B6986" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="0F4AFD1A" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADC8751" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="004B6986" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="4ADC8751" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09400319" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="004B6986" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="09400319" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77C3934C" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="00800CFD" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="77C3934C" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="3EF8A113" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="3EF8A113" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="275CE6F0" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="00EF291A" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="275CE6F0" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32145DC1" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="00EF291A" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="32145DC1" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="525D836A" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="00EF291A" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="525D836A" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68874C3A" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRDefault="00EF291A" w:rsidP="00546299">
-[...6 lines deleted...]
-          <w:p w14:paraId="29843B4B" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="00EF291A" w:rsidRDefault="001B12B3" w:rsidP="00546299">
+          <w:p w14:paraId="68874C3A" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29843B4B" w14:textId="77777777" w:rsidR="001B12B3" w:rsidRPr="001C6E88" w:rsidRDefault="001B12B3" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50E36724" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+          <w:p w14:paraId="50E36724" w14:textId="02FC3440" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="009C66C6" w:rsidP="00546299">
             <w:pPr>
               <w:ind w:left="-105"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>; or</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="6564A649" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="6564A649" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="63483D4D" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="63483D4D" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00800CFD" w:rsidRPr="0014082F" w14:paraId="400BEDC2" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00800CFD" w:rsidRPr="001C6E88" w14:paraId="400BEDC2" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="614C2D43" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="00AE73DD" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+          <w:p w14:paraId="614C2D43" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42714F03" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="0014082F" w:rsidRDefault="00800CFD" w:rsidP="00546299">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="42714F03" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(iii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF1009B" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="009C0AAA" w:rsidRDefault="00ED1948" w:rsidP="00546299">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="0FF1009B" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...14 lines deleted...]
-            <w:r w:rsidR="00CC5C96">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB0FDF8" w14:textId="7E429600" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00A40FD7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00800CFD" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>he applicant is domiciled in the territory of the Contracting Party</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:r w:rsidR="00A40FD7">
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Office of origin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00800CFD">
+            <w:r w:rsidR="00800CFD" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned in item</w:t>
             </w:r>
-            <w:r w:rsidR="00EF291A">
+            <w:r w:rsidR="00EF291A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1; or</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="1B759453" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="1B759453" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24ACFD13" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="00017D7A" w:rsidRDefault="00EF291A" w:rsidP="00EF291A">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="24ACFD13" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00EF291A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00800CFD" w:rsidRPr="0014082F" w14:paraId="4137AC09" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00800CFD" w:rsidRPr="001C6E88" w14:paraId="4137AC09" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08C80681" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="004B6986" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+          <w:p w14:paraId="08C80681" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAE27E0" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRDefault="00800CFD" w:rsidP="00546299">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7CAE27E0" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(iv)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403CB23D" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="009C0AAA" w:rsidRDefault="00ED1948" w:rsidP="00546299">
+          <w:p w14:paraId="403CB23D" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...21 lines deleted...]
-            <w:r w:rsidR="00EF291A">
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="738E9D5B" w14:textId="0F27416C" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00A40FD7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00800CFD" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>he applicant has a real and effective industrial or commercial establishment in the territory of the Cont</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF291A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>racting Party</w:t>
             </w:r>
-            <w:r w:rsidR="00CC5C96">
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:r w:rsidR="00A40FD7">
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Office of origin</w:t>
             </w:r>
-            <w:r w:rsidR="00EF291A">
+            <w:r w:rsidR="00EF291A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned in item</w:t>
             </w:r>
-            <w:r w:rsidR="00017D7A">
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00800CFD">
+            <w:r w:rsidR="00800CFD" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF291A" w:rsidRPr="0014082F" w14:paraId="2EE206CF" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00EF291A" w:rsidRPr="001C6E88" w14:paraId="2EE206CF" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0FCFB867" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="004B6986" w:rsidRDefault="00EF291A" w:rsidP="00546299">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCFB867" w14:textId="77777777" w:rsidR="00EF291A" w:rsidRPr="001C6E88" w:rsidRDefault="00EF291A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC4668" w:rsidRPr="0014082F" w14:paraId="5FBEDA50" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00AC4668" w:rsidRPr="001C6E88" w14:paraId="5FBEDA50" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="302C004D" w14:textId="77777777" w:rsidR="00AC4668" w:rsidRPr="0024292D" w:rsidRDefault="00AC4668" w:rsidP="00546299">
+          <w:p w14:paraId="302C004D" w14:textId="77777777" w:rsidR="00AC4668" w:rsidRPr="001C6E88" w:rsidRDefault="00AC4668" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0024292D">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8631" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2314604B" w14:textId="2EF31B6A" w:rsidR="00AC4668" w:rsidRPr="001C6E88" w:rsidRDefault="00AC4668" w:rsidP="00A40FD7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...17 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Where the address of the applicant given in item</w:t>
+            </w:r>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Where the address of the applicant, given in item</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00017D7A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>2(b) is not in the territory of the Contracting Party</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Office of origin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mentioned in item</w:t>
+            </w:r>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>2(b), is not in the territory of the Contracting Party</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CC5C96">
+              <w:t xml:space="preserve">1, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A40FD7">
+              <w:t>indicate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Office of origin</w:t>
-[...45 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> in the space provided below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00017D7A" w:rsidRPr="0014082F" w14:paraId="5CFAF522" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00017D7A" w:rsidRPr="001C6E88" w14:paraId="5CFAF522" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="37CA0A53" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="00017D7A" w:rsidRDefault="00017D7A" w:rsidP="00017D7A">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CA0A53" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00017D7A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00017D7A" w:rsidRPr="0014082F" w14:paraId="7588CE14" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00017D7A" w:rsidRPr="001C6E88" w14:paraId="7588CE14" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="229AF12B" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="00AE73DD" w:rsidRDefault="00017D7A" w:rsidP="00546299">
+          <w:p w14:paraId="229AF12B" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D22D3F7" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="0014082F" w:rsidRDefault="00017D7A" w:rsidP="00546299">
-[...10 lines deleted...]
-              <w:t>(i)</w:t>
+          <w:p w14:paraId="2D22D3F7" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...50 lines deleted...]
-            <w:r w:rsidRPr="00AC4668">
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2A804D" w14:textId="1C7D2C40" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00A40FD7">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f the box in paragraph (a)(iii) of the present item has been checked, the domicile of the applicant in the territory of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contracting Party</w:t>
             </w:r>
-            <w:r w:rsidR="00CC5C96">
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:r w:rsidR="00A40FD7">
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Office of origin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC4668">
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, or,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00017D7A" w:rsidRPr="0014082F" w14:paraId="4AEC06E5" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00017D7A" w:rsidRPr="001C6E88" w14:paraId="4AEC06E5" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C56D9BE" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="00017D7A" w:rsidRDefault="00017D7A" w:rsidP="00546299">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C56D9BE" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00017D7A" w:rsidRPr="0014082F" w14:paraId="0CD89AC5" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00017D7A" w:rsidRPr="001C6E88" w14:paraId="0CD89AC5" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD153DC" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="004B6986" w:rsidRDefault="00017D7A" w:rsidP="00546299">
+          <w:p w14:paraId="5BD153DC" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="088B0281" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="00AC4668" w:rsidRDefault="00017D7A" w:rsidP="00546299">
+          <w:p w14:paraId="088B0281" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EBD1B3" w14:textId="5FD57EA7" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00CC5C96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f the box in paragraph (a)(iv) of the present item has been checked, the address of the applicant’s industrial or commercial establishment in the territory of </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contracting Party</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5C96" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the Office of origin</w:t>
+            </w:r>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00237EEB" w:rsidRPr="001C6E88" w14:paraId="2806F91D" w14:textId="77777777" w:rsidTr="00237EEB">
+        <w:trPr>
+          <w:trHeight w:val="190"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7A4250" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="001C6E88" w:rsidRDefault="00237EEB" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="094EE2D0" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="001C6E88" w:rsidRDefault="00237EEB" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8083" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57EBD1B3" w14:textId="3B344025" w:rsidR="00017D7A" w:rsidRPr="00AC4668" w:rsidRDefault="00017D7A" w:rsidP="00CC5C96">
-[...81 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="326000AF" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="001C6E88" w:rsidRDefault="00237EEB" w:rsidP="00CC5C96"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="47B2600B" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="47B2600B" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB629C4" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00017D7A" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="6CB629C4" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="236D38DE" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00017D7A" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="236D38DE" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="302B6F72" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
-[...47 lines deleted...]
-          <w:p w14:paraId="6ACFF9E3" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001423DC" w:rsidRDefault="00FC7DE7" w:rsidP="00416EA0">
+          <w:p w14:paraId="302B6F72" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D5F373E" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18D6FC4C" w14:textId="53037CDC" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47D9F630" w14:textId="77777777" w:rsidR="000D1738" w:rsidRPr="001C6E88" w:rsidRDefault="000D1738" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A99C0FC" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29A99BEF" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ACFF9E3" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="334A0850" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="334A0850" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="211B5319" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00017D7A" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="211B5319" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="304FBC67" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00017D7A" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="304FBC67" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DFB787B" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="7DFB787B" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="62F1DF70" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="62F1DF70" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2DA1D4" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="3A2DA1D4" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03A627C6" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="03A627C6" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18507DAC" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="18507DAC" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="6C5DC901" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="6C5DC901" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7415AF1D" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="7415AF1D" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EEBED28" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="7EEBED28" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF62106" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="3BF62106" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="6C1C1199" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="6C1C1199" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F525CB" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="64F525CB" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BB7D575" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="2BB7D575" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4684B4E2" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00AC5ACC" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
+          <w:p w14:paraId="4684B4E2" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...26 lines deleted...]
-      <w:tr w:rsidR="009C0AAA" w:rsidRPr="0014082F" w14:paraId="2E70FC88" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w14:paraId="2E70FC88" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="14615530" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="000F0DC9" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="14615530" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4. APPOINTMENT OF A REPRESENTATIVE</w:t>
             </w:r>
-            <w:r w:rsidR="00017D7A" w:rsidRPr="00017D7A">
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="750DD353" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="00A80361" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
+          <w:p w14:paraId="750DD353" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0AAA" w:rsidRPr="0014082F" w14:paraId="67868B7B" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w14:paraId="67868B7B" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F94BE1B" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="0024292D" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
+          <w:p w14:paraId="3F94BE1B" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024292D">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="484DDD56" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="0024292D" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
+          <w:p w14:paraId="484DDD56" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024292D">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E3109AD" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6E3109AD" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A4D1F17" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BAEAF44" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0AAA" w:rsidRPr="0014082F" w14:paraId="72412E5C" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w14:paraId="72412E5C" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA1EE56" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0AAA" w:rsidRPr="0014082F" w14:paraId="47E5C61B" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w14:paraId="47E5C61B" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499C6673" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="0024292D" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
+          <w:p w14:paraId="499C6673" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10131A54" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="0014082F" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="10131A54" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ad</w:t>
             </w:r>
-            <w:r w:rsidR="00014D91">
+            <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ress:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="48336FEC" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="48336FEC" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54EDDF7C" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="0079512F" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="54EDDF7C" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44A3848B" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00731933">
-[...55 lines deleted...]
-          <w:p w14:paraId="3A3CC3E1" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="00A80361" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+          <w:p w14:paraId="44A3848B" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5020A2EF" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F178DE2" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15AACF87" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54E818E7" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67102BDC" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="726F7DDF" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3CC3E1" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="4E149A70" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="4E149A70" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78597AC3" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="009C0AAA" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="78597AC3" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC7765D" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="1BC7765D" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="63F25E09" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="63F25E09" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07758D90" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="07758D90" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43C47CBE" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="43C47CBE" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="0BE54BB1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="0BE54BB1" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="640E7761" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="640E7761" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A06A499" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="1A06A499" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="767E9A33" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="767E9A33" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76956B10" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="76956B10" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8628" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D3933A1" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="00731933">
+          <w:p w14:paraId="5D3933A1" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00731933">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0AAA" w:rsidRPr="0014082F" w14:paraId="69A06FAD" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w14:paraId="69A06FAD" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71EE9A40" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="00C718F6" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EE9A40" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0AAA" w:rsidRPr="0014082F" w14:paraId="29FE34D2" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w14:paraId="29FE34D2" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE92560" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="0024292D" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
+          <w:p w14:paraId="4AE92560" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4BB26F" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="0024292D" w:rsidRDefault="00017D7A" w:rsidP="00546299">
+          <w:p w14:paraId="6D4BB26F" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-mail address</w:t>
             </w:r>
-            <w:r w:rsidRPr="00017D7A">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C092F02" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0C092F02" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="575D1BBE" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0AAA" w:rsidRPr="0014082F" w14:paraId="7DD6F2BA" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w14:paraId="7DD6F2BA" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="183D2C3E" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C0AAA" w:rsidRPr="0014082F" w14:paraId="3D865D48" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w14:paraId="3D865D48" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2AD038" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="0024292D" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
+          <w:p w14:paraId="3A2AD038" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2533" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1782B78F" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="0024292D" w:rsidRDefault="00017D7A" w:rsidP="00546299">
+          <w:p w14:paraId="1782B78F" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
-            <w:r w:rsidRPr="00017D7A">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
-            <w:r w:rsidR="009C0AAA">
+            <w:r w:rsidR="009C0AAA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CC899CE" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0CC899CE" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06C137CD" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66B57AA1" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
+    <w:p w14:paraId="66B57AA1" w14:textId="77777777" w:rsidR="009C0AAA" w:rsidRPr="001C6E88" w:rsidRDefault="009C0AAA" w:rsidP="00546299">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B2E6CC5" w14:textId="77777777" w:rsidR="009263B9" w:rsidRPr="0014082F" w:rsidRDefault="009263B9" w:rsidP="00546299">
+    <w:p w14:paraId="5B2E6CC5" w14:textId="77777777" w:rsidR="009263B9" w:rsidRPr="001C6E88" w:rsidRDefault="009263B9" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2312"/>
         <w:gridCol w:w="2312"/>
         <w:gridCol w:w="2498"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="3706010A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="3706010A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0FAC31" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="000F0DC9" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+          <w:p w14:paraId="1F0FAC31" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00C8420F" w:rsidRPr="000F0DC9">
+            <w:r w:rsidR="00C8420F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BASIC APPLICATION OR BASIC REGISTRATION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="374D997C" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00A80361" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+          <w:p w14:paraId="374D997C" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="006D3D1F" w14:paraId="59017269" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="59017269" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C62B20C" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00534D9C" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00534D9C">
+          <w:p w14:paraId="7C62B20C" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic application number: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71557942" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...7 lines deleted...]
-          <w:p w14:paraId="7719BF67" w14:textId="77777777" w:rsidR="00550CDA" w:rsidRPr="006D3D1F" w:rsidRDefault="00550CDA" w:rsidP="00546299">
+          <w:p w14:paraId="71557942" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7719BF67" w14:textId="77777777" w:rsidR="00550CDA" w:rsidRPr="001C6E88" w:rsidRDefault="00550CDA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31D0B7F2" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="006D3D1F" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006D3D1F">
+          <w:p w14:paraId="31D0B7F2" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date of the basic application</w:t>
             </w:r>
-            <w:r w:rsidR="00017D7A">
-[...11 lines deleted...]
-              <w:t>d/mm/</w:t>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00017D7A" w:rsidRPr="006D3D1F">
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00017D7A">
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3D1F">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F2D9D8D" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...7 lines deleted...]
-          <w:p w14:paraId="0401ED83" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="006D3D1F" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+          <w:p w14:paraId="2F2D9D8D" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0401ED83" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00017D7A" w:rsidRPr="006D3D1F" w14:paraId="35D982E2" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00017D7A" w:rsidRPr="001C6E88" w14:paraId="35D982E2" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="278F0C59" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="00017D7A" w:rsidRDefault="00017D7A" w:rsidP="00546299">
+          <w:p w14:paraId="278F0C59" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="006D3D1F" w14:paraId="341355EC" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="341355EC" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="747ED5B1" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00534D9C" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00534D9C">
+          <w:p w14:paraId="747ED5B1" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Basic registration number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40D8CCFB" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...7 lines deleted...]
-          <w:p w14:paraId="583C7F64" w14:textId="77777777" w:rsidR="00550CDA" w:rsidRPr="006D3D1F" w:rsidRDefault="00550CDA" w:rsidP="00546299">
+          <w:p w14:paraId="40D8CCFB" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="583C7F64" w14:textId="77777777" w:rsidR="00550CDA" w:rsidRPr="001C6E88" w:rsidRDefault="00550CDA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2498" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23F000BD" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="006D3D1F" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006D3D1F">
+          <w:p w14:paraId="23F000BD" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date of the basic registration</w:t>
             </w:r>
-            <w:r w:rsidR="00017D7A">
-[...11 lines deleted...]
-              <w:t>d/mm/</w:t>
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00017D7A" w:rsidRPr="006D3D1F">
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00017D7A">
+            <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3D1F">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49590B3B" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...7 lines deleted...]
-          <w:p w14:paraId="7810B597" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="006D3D1F" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+          <w:p w14:paraId="49590B3B" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7810B597" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64D40025" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+    <w:p w14:paraId="64D40025" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34167B3C" w14:textId="77777777" w:rsidR="006642B9" w:rsidRDefault="006642B9" w:rsidP="00546299">
+    <w:p w14:paraId="34167B3C" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="2596"/>
         <w:gridCol w:w="6095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="7A6D416A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="7A6D416A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8286EF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="000F0DC9" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+          <w:p w14:paraId="5D8286EF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00C8420F" w:rsidRPr="000F0DC9">
+            <w:r w:rsidR="00C8420F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PRIORITY CLAIMED</w:t>
             </w:r>
-            <w:r w:rsidR="00C8420F" w:rsidRPr="000F0DC9">
+            <w:r w:rsidR="00C8420F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="737F6C5E" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00A80361" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+          <w:p w14:paraId="737F6C5E" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D3D1F" w:rsidRPr="0014082F" w14:paraId="3FBEA34B" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w14:paraId="3FBEA34B" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7375AB" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="0014082F" w:rsidRDefault="00ED1948" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="4C7375AB" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04760C33" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="00416EA0" w:rsidRDefault="00416EA0" w:rsidP="00A917F7">
+          <w:p w14:paraId="04760C33" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="00416EA0" w:rsidP="00A917F7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416EA0">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The applicant claims the priority of the earlier filing mentioned below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00534D9C" w:rsidRPr="0014082F" w14:paraId="1AE0AA68" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00534D9C" w:rsidRPr="001C6E88" w14:paraId="1AE0AA68" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8B58E1" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="004B6986" w:rsidRDefault="00534D9C" w:rsidP="00546299">
+          <w:p w14:paraId="0F8B58E1" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDD610A" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="004B6986" w:rsidRDefault="00534D9C" w:rsidP="00546299">
+          <w:p w14:paraId="6FDD610A" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D3D1F" w:rsidRPr="0014082F" w14:paraId="791D5FF1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w14:paraId="791D5FF1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F60F4E" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="004B6986" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+          <w:p w14:paraId="37F60F4E" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B5EDA9" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="006D3D1F" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="75B5EDA9" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Office of earlier filing</w:t>
             </w:r>
-            <w:r w:rsidR="00A7775B">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A7775B" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F6B73CA" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5F6B73CA" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3845EEEA" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DEB5B60" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2B79" w:rsidRPr="0014082F" w14:paraId="6D8AA8FB" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="003B2B79" w:rsidRPr="001C6E88" w14:paraId="6D8AA8FB" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="76F69A4E" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="006D3D1F" w:rsidRDefault="003B2B79" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="76F69A4E" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="001C6E88" w:rsidRDefault="003B2B79" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D3D1F" w:rsidRPr="0014082F" w14:paraId="646BD22D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w14:paraId="646BD22D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B818EC1" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+          <w:p w14:paraId="7B818EC1" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="344E7FC5" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="006D3D1F" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006D3D1F">
+          <w:p w14:paraId="344E7FC5" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of earlier filing (if available): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42887392" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...7 lines deleted...]
-          <w:p w14:paraId="07C67B10" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="006D3D1F" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+          <w:p w14:paraId="42887392" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07C67B10" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2B79" w:rsidRPr="0014082F" w14:paraId="7ED80A8A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="003B2B79" w:rsidRPr="001C6E88" w14:paraId="7ED80A8A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="176AFF7D" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="005F20C0" w:rsidRDefault="003B2B79" w:rsidP="00546299">
+          <w:p w14:paraId="176AFF7D" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="001C6E88" w:rsidRDefault="003B2B79" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D3D1F" w:rsidRPr="0014082F" w14:paraId="0CABB255" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w14:paraId="0CABB255" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41194FD0" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="004B6986" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+          <w:p w14:paraId="41194FD0" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0317A5D3" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="00731933" w:rsidRDefault="00534D9C" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00731933">
+          <w:p w14:paraId="0317A5D3" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date of earlier filing</w:t>
             </w:r>
-            <w:r w:rsidR="00731933" w:rsidRPr="00731933">
+            <w:r w:rsidR="00731933" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00731933" w:rsidRPr="00731933">
+            <w:r w:rsidR="00731933" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00731933" w:rsidRPr="00731933">
+            <w:r w:rsidR="00731933" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00A7775B" w:rsidRPr="00731933">
+            <w:r w:rsidR="00A7775B" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D41392A" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
-[...7 lines deleted...]
-          <w:p w14:paraId="0A3ACBDE" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="00731933" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+          <w:p w14:paraId="3D41392A" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A3ACBDE" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2B79" w:rsidRPr="0014082F" w14:paraId="3E1F7BFF" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="003B2B79" w:rsidRPr="001C6E88" w14:paraId="3E1F7BFF" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="31E52093" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="005F20C0" w:rsidRDefault="003B2B79" w:rsidP="00546299">
+          <w:p w14:paraId="31E52093" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="001C6E88" w:rsidRDefault="003B2B79" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00534D9C" w:rsidRPr="0014082F" w14:paraId="30FF439E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00534D9C" w:rsidRPr="001C6E88" w14:paraId="30FF439E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58E4C23F" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="00731933" w:rsidRDefault="00534D9C" w:rsidP="00546299">
+          <w:p w14:paraId="58E4C23F" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AFCD835" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="00534D9C" w:rsidRDefault="00534D9C" w:rsidP="00731933">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00534D9C">
+          <w:p w14:paraId="5AFCD835" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00731933">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If the earlier filing does not relate to all the goods and services listed in item</w:t>
             </w:r>
-            <w:r w:rsidR="00731933">
+            <w:r w:rsidR="00731933" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00534D9C">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10, indicate in the space provided below the goods and services to which it does relate:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00391EC4" w:rsidRPr="0014082F" w14:paraId="126BC13E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00E22417" w:rsidRPr="001C6E88" w14:paraId="126BC13E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BD1E07C" w14:textId="77777777" w:rsidR="00391EC4" w:rsidRPr="004B6986" w:rsidRDefault="00391EC4" w:rsidP="00546299">
+          <w:p w14:paraId="4BD1E07C" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D9DD7F4" w14:textId="77777777" w:rsidR="00391EC4" w:rsidRDefault="00391EC4" w:rsidP="00546299">
-[...104 lines deleted...]
-          <w:p w14:paraId="6306AEC6" w14:textId="77777777" w:rsidR="00391EC4" w:rsidRPr="004B6986" w:rsidRDefault="00391EC4" w:rsidP="00546299">
+          <w:p w14:paraId="53E72A9C" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="665A7A43" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38114324" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09499E03" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="683F9C13" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B536D93" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A9F9716" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57741C67" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C728D89" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71AC8CBE" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A05C46" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A0097A9" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43C70B02" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45FE12AF" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F1F9DF0" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AFADC46" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E14C56" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="123A5018" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="621F5BD1" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68125C7B" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2372C8AE" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05898791" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08227CAD" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E15B8C3" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="125DE85C" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37A7CAE5" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B1F72E2" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40870AB7" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17B2D451" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4287E5FE" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="728F0E72" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="752A2F0F" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E5C5832" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B058D8" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6306AEC6" w14:textId="77777777" w:rsidR="00E22417" w:rsidRPr="001C6E88" w:rsidRDefault="00E22417" w:rsidP="00E22417">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00534D9C" w:rsidRPr="0014082F" w14:paraId="391A9D92" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00534D9C" w:rsidRPr="001C6E88" w14:paraId="391A9D92" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE11CCC" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="00534D9C" w:rsidRDefault="00534D9C" w:rsidP="00546299">
+          <w:p w14:paraId="4AE11CCC" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00534D9C" w:rsidRPr="0014082F" w14:paraId="530C8A8E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00534D9C" w:rsidRPr="001C6E88" w14:paraId="530C8A8E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1BAD40" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="006861E8" w:rsidRDefault="00ED1948" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="4D1BAD40" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="39D24778" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="00534D9C" w:rsidRDefault="00534D9C" w:rsidP="00E567C7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00534D9C">
+          <w:p w14:paraId="39D24778" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00E567C7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If several priorities are claimed</w:t>
             </w:r>
-            <w:r w:rsidR="00014D91">
+            <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00014D91" w:rsidRPr="00534D9C">
+              <w:t xml:space="preserve"> above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>above</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00534D9C">
+              <w:t>, check th</w:t>
+            </w:r>
+            <w:r w:rsidR="00E567C7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>, check th</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E567C7">
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>is</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00534D9C">
+              <w:t xml:space="preserve"> box and use a continuation sheet giving the information </w:t>
+            </w:r>
+            <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> box and use a continuation sheet giving the information </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00014D91" w:rsidRPr="00534D9C">
+              <w:t xml:space="preserve">required </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">required </w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>for each priority claimed.</w:t>
             </w:r>
-            <w:r w:rsidR="00014D91">
+            <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="232C39C3" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRDefault="003B2B79"/>
-[...2 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="232C39C3" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="001C6E88" w:rsidRDefault="003B2B79"/>
+    <w:p w14:paraId="7F349A8F" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00296979" w:rsidRPr="00B94A29" w14:paraId="746B95DA" w14:textId="77777777" w:rsidTr="006642B9">
+      <w:tr w:rsidR="00296979" w:rsidRPr="001C6E88" w14:paraId="746B95DA" w14:textId="77777777" w:rsidTr="006642B9">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201A4A93" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="00B94A29" w:rsidRDefault="00296979" w:rsidP="006642B9">
+          <w:p w14:paraId="201A4A93" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="001C6E88" w:rsidRDefault="00296979" w:rsidP="006642B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">7. THE MARK </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BABAF2A" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="00B94A29" w:rsidRDefault="00296979" w:rsidP="006642B9">
+          <w:p w14:paraId="2BABAF2A" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="001C6E88" w:rsidRDefault="00296979" w:rsidP="006642B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00296979" w:rsidRPr="006642B9" w14:paraId="497E0F4B" w14:textId="77777777" w:rsidTr="006642B9">
+      <w:tr w:rsidR="00296979" w:rsidRPr="001C6E88" w14:paraId="497E0F4B" w14:textId="77777777" w:rsidTr="006642B9">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4146858B" w14:textId="1CB46432" w:rsidR="00296979" w:rsidRPr="00B94A29" w:rsidRDefault="00296979" w:rsidP="00543C3F">
+          <w:p w14:paraId="4146858B" w14:textId="1950977C" w:rsidR="00296979" w:rsidRPr="001C6E88" w:rsidRDefault="00296979" w:rsidP="00543C3F">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="493" w:hanging="493"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Place the representation of the mark as it appears in the basic application or basic registration in the square below</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">;  or </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A40FD7" w:rsidRPr="00B94A29">
+              <w:t xml:space="preserve">; or </w:t>
+            </w:r>
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">attach </w:t>
             </w:r>
-            <w:r w:rsidR="00686EB7" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00686EB7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>it</w:t>
             </w:r>
-            <w:r w:rsidR="00A40FD7" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00686EB7" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00686EB7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">to this application </w:t>
             </w:r>
-            <w:r w:rsidR="00A40FD7" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">as </w:t>
             </w:r>
-            <w:r w:rsidR="00686EB7" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00686EB7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="008940D5" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="008940D5" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>single digital file</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="041D9C5F" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="006642B9" w:rsidRDefault="00296979">
+    <w:p w14:paraId="041D9C5F" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="001C6E88" w:rsidRDefault="00296979">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="11624" w:type="dxa"/>
         <w:tblInd w:w="-1276" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11624"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00296979" w14:paraId="19B2240C" w14:textId="77777777" w:rsidTr="004306C6">
+      <w:tr w:rsidR="00296979" w:rsidRPr="001C6E88" w14:paraId="19B2240C" w14:textId="77777777" w:rsidTr="004306C6">
         <w:trPr>
           <w:trHeight w:val="11340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F04A01B" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="00543C3F" w:rsidRDefault="006642B9" w:rsidP="006642B9">
+          <w:p w14:paraId="7F04A01B" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9" w:rsidP="006642B9">
             <w:pPr>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F7F2377" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="00543C3F" w:rsidRDefault="006642B9" w:rsidP="006642B9">
+          <w:p w14:paraId="6F7F2377" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9" w:rsidP="006642B9">
             <w:pPr>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B808F94" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="00543C3F" w:rsidRDefault="006642B9" w:rsidP="006642B9">
+          <w:p w14:paraId="7B808F94" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9" w:rsidP="006642B9">
             <w:pPr>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E110AA5" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="00543C3F" w:rsidRDefault="006642B9" w:rsidP="006642B9">
+          <w:p w14:paraId="0E110AA5" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9" w:rsidP="006642B9">
             <w:pPr>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3ED20261" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="00543C3F" w:rsidRDefault="006642B9" w:rsidP="006642B9">
+          <w:p w14:paraId="3ED20261" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9" w:rsidP="006642B9">
             <w:pPr>
               <w:ind w:left="36"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006642B9">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6DB942F6" wp14:editId="2B9B62C0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="page">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="7200000" cy="7200000"/>
                       <wp:effectExtent l="0" t="0" r="20320" b="20320"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Rectangle 80"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7918,34150 +8042,34016 @@
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="4587156F" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:566.95pt;height:566.95pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZ9wDPJAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FvEzEMfkfiP0R5p9eOjo1Tr9PUMYQ0&#10;YGLwA9IkdxeRxMFJex2/fk6u7Tp4Q9zDKY6dz/b32YurnbNsqzEa8A2fTaacaS9BGd81/Mf32zeX&#10;nMUkvBIWvG74o478avn61WIItT6DHqzSyAjEx3oIDe9TCnVVRdlrJ+IEgvbkbAGdSGRiVykUA6E7&#10;W51Np++qAVAFBKljpNub0cmXBb9ttUxf2zbqxGzDqbZU/lj+6/yvlgtRdyhCb+S+DPEPVThhPCU9&#10;Qt2IJNgGzV9QzkiECG2aSHAVtK2RuvRA3cymf3Tz0IugSy9ETgxHmuL/g5VftvfIjGo4CeWFI4m+&#10;EWnCd1azy8LPEGJNYQ/hHnOHMdyB/BmZh1VPYfo6BnpA2tP7wxUiDL0WigqdZYqrFxjZiITG1sNn&#10;UJRRbBIU9nYtupyDeGG7ItLjUSS9S0zS5QXJTh9nknwHI+cQ9eF5wJg+anAsHxqOVF+BF9u7mMbQ&#10;Q0jO5uHWWFsmwXo2NPzt7OK8PIhgjcrO0jh265VFthV5lsYiRrAXYc4kmmhrHFF6DBJ1puODVyVL&#10;EsaOZyra+gyuy6yO5ZG1S/tKD1zlgY71GtQj8YYwzjHtHR16wN+cDTTDDY+/NgI1Z/aTJ+7fz+bz&#10;PPTFmJ8TWZzhqWd96hFeElTDE2fjcZXGRdkENF1fJB7puia9WlOYfK5qrzLNadFiv1N5EU7tEvW8&#10;+csnAAAA//8DAFBLAwQUAAYACAAAACEAjIwBitkAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zWrDMBCE74W+g9hCbo0cB5rUsRxCIJBTf9L2Llsb20RaGUmO3bevEgjNZZlllplv8/VoNDuj860l&#10;AbNpAgypsqqlWsD31+55CcwHSUpqSyjgFz2si8eHXGbKDvSJ50OoWQwhn0kBTQhdxrmvGjTST22H&#10;FL2jdUaGuLqaKyeHGG40T5PkhRvZUmxoZIfbBqvToTcC3j7SfYnbxSLt3we1N+5nedxoISZP42YF&#10;LOAY/o/hgh/RoYhMpe1JeaYFxEfCdV682Xz+Cqy8KV7k/J6/+AMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAZ9wDPJAIAAEEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCMjAGK2QAAAAcBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" o:allowincell="f" filled="f" strokeweight=".25pt">
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:wrap anchorx="margin" anchory="page"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="621DADE9" w14:textId="77777777" w:rsidR="00296979" w:rsidRDefault="00296979"/>
+    <w:p w14:paraId="621DADE9" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="001C6E88" w:rsidRDefault="00296979"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00731933" w:rsidRPr="00B94A29" w14:paraId="1959DED2" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00731933" w:rsidRPr="001C6E88" w14:paraId="1959DED2" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27A59D69" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00B94A29" w:rsidRDefault="006642B9" w:rsidP="00416EA0">
+          <w:p w14:paraId="27A59D69" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(b</w:t>
             </w:r>
-            <w:r w:rsidR="00731933" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00731933" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17948FDA" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00B94A29" w:rsidRDefault="00ED1948" w:rsidP="00416EA0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B94A29">
+          <w:p w14:paraId="17948FDA" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00416EA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="395F5558" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00B94A29" w:rsidRDefault="003B2B79" w:rsidP="0085778B">
+          <w:p w14:paraId="395F5558" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="003B2B79" w:rsidP="0085778B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicant declares that </w:t>
             </w:r>
-            <w:r w:rsidR="0085778B" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0085778B" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
-            <w:r w:rsidR="0085778B" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0085778B" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mark is</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be considered as a mark in standard characters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731933" w:rsidRPr="00B94A29" w14:paraId="6F378DE4" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00731933" w:rsidRPr="001C6E88" w14:paraId="6F378DE4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="27C5ED91" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00B94A29" w:rsidRDefault="00731933" w:rsidP="00416EA0">
+          <w:p w14:paraId="27C5ED91" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="00731933" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731933" w:rsidRPr="009C392A" w14:paraId="38F60DBF" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00731933" w:rsidRPr="001C6E88" w14:paraId="38F60DBF" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="414B6933" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00B94A29" w:rsidRDefault="006642B9" w:rsidP="00416EA0">
+          <w:p w14:paraId="414B6933" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(c</w:t>
             </w:r>
-            <w:r w:rsidR="00731933" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00731933" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="050FAFA9" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00B94A29" w:rsidRDefault="00ED1948" w:rsidP="00416EA0">
+          <w:p w14:paraId="050FAFA9" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D2899C" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="009C392A" w:rsidRDefault="00731933" w:rsidP="00416EA0">
+          <w:p w14:paraId="45D2899C" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="00731933" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The mark consists exclusively of a color or a combination of colors as such, without any figurative element.</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">The mark consists exclusively of a color or a combination of colors as such, without any figurative element.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="527A3DB0" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRDefault="003B2B79"/>
-    <w:p w14:paraId="369D78F5" w14:textId="77777777" w:rsidR="006642B9" w:rsidRDefault="006642B9"/>
+    <w:p w14:paraId="527A3DB0" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="001C6E88" w:rsidRDefault="003B2B79"/>
+    <w:p w14:paraId="369D78F5" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00330031" w:rsidRPr="0014082F" w14:paraId="6AAD5D81" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00330031" w:rsidRPr="001C6E88" w14:paraId="6AAD5D81" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="523617AF" w14:textId="77777777" w:rsidR="00330031" w:rsidRPr="000F0DC9" w:rsidRDefault="00330031" w:rsidP="00546299">
+          <w:p w14:paraId="523617AF" w14:textId="77777777" w:rsidR="00330031" w:rsidRPr="001C6E88" w:rsidRDefault="00330031" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>8.</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="003775C3" w14:textId="77777777" w:rsidR="00330031" w:rsidRPr="00A80361" w:rsidRDefault="00330031" w:rsidP="00546299">
+              <w:t>8. COLOR(S) CLAIMED</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003775C3" w14:textId="77777777" w:rsidR="00330031" w:rsidRPr="001C6E88" w:rsidRDefault="00330031" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00984BA3" w:rsidRPr="0014082F" w14:paraId="27C40CFA" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00984BA3" w:rsidRPr="001C6E88" w14:paraId="27C40CFA" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E90964" w14:textId="77777777" w:rsidR="00984BA3" w:rsidRPr="009C392A" w:rsidRDefault="00984BA3" w:rsidP="00546299">
+          <w:p w14:paraId="17E90964" w14:textId="77777777" w:rsidR="00984BA3" w:rsidRPr="001C6E88" w:rsidRDefault="00984BA3" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(a</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6219F5ED" w14:textId="77777777" w:rsidR="00984BA3" w:rsidRPr="0014082F" w:rsidRDefault="00ED1948" w:rsidP="00546299">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="6219F5ED" w14:textId="77777777" w:rsidR="00984BA3" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18FC7292" w14:textId="77777777" w:rsidR="00984BA3" w:rsidRPr="009C392A" w:rsidRDefault="00416EA0" w:rsidP="00546299">
+          <w:p w14:paraId="18FC7292" w14:textId="77777777" w:rsidR="00984BA3" w:rsidRPr="001C6E88" w:rsidRDefault="00416EA0" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00416EA0">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The applicant claims color as a distinctive feature of the mark</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>The applicant claims color as a distinctive feature of the mark.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731933" w:rsidRPr="0014082F" w14:paraId="648092AD" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00731933" w:rsidRPr="001C6E88" w14:paraId="648092AD" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2732A6AB" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00731933" w:rsidRDefault="00731933" w:rsidP="00546299">
+          <w:p w14:paraId="2732A6AB" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="00731933" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D30AB69" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00731933" w:rsidRDefault="00731933" w:rsidP="00546299">
+          <w:p w14:paraId="5D30AB69" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="00731933" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F2CCB50" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="00731933" w:rsidRDefault="00731933" w:rsidP="00546299">
-[...18 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="2F2CCB50" w14:textId="77777777" w:rsidR="00731933" w:rsidRPr="001C6E88" w:rsidRDefault="00731933" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Color or combination of colors claimed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C5071" w:rsidRPr="0014082F" w14:paraId="149C87A6" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C5071" w:rsidRPr="001C6E88" w14:paraId="149C87A6" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3387F627" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="004B6986" w:rsidRDefault="009C5071" w:rsidP="00546299">
+          <w:p w14:paraId="3387F627" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01FB00F3" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="004B6986" w:rsidRDefault="009C5071" w:rsidP="00546299">
+          <w:p w14:paraId="01FB00F3" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15602865" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="004B6986" w:rsidRDefault="009C5071" w:rsidP="00546299">
-[...31 lines deleted...]
-          <w:p w14:paraId="5C0DB318" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="004B6986" w:rsidRDefault="009C5071" w:rsidP="00546299">
+          <w:p w14:paraId="15602865" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24FA746D" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="375139E3" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42268D76" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C0DB318" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="287A3ED2" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="287A3ED2" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540C9C4F" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00626D52" w:rsidRDefault="009411C8" w:rsidP="00546299">
+          <w:p w14:paraId="540C9C4F" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D5549A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00626D52" w:rsidRDefault="009411C8" w:rsidP="00546299">
+          <w:p w14:paraId="02D5549A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D1B3983" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00626D52" w:rsidRDefault="009411C8" w:rsidP="00546299">
+          <w:p w14:paraId="4D1B3983" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C5071" w:rsidRPr="0014082F" w14:paraId="5777CF99" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C5071" w:rsidRPr="001C6E88" w14:paraId="5777CF99" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74C8BBCD" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="009C392A" w:rsidRDefault="009C5071" w:rsidP="00546299">
+          <w:p w14:paraId="74C8BBCD" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D9AC8B" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="0014082F" w:rsidRDefault="009C5071" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="53D9AC8B" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60BD411D" w14:textId="50553249" w:rsidR="009C5071" w:rsidRPr="009C5071" w:rsidRDefault="009C5071" w:rsidP="00816838">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009C5071">
+          <w:p w14:paraId="60BD411D" w14:textId="50553249" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00816838">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Indication, for each color, of the principal parts of the mark that are in that color </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C2A5D">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="001C2A5D">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">as </w:t>
             </w:r>
-            <w:r w:rsidR="008940D5">
+            <w:r w:rsidR="008940D5" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>it</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="008940D5">
+            <w:r w:rsidR="008940D5" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C2A5D">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">may be required </w:t>
             </w:r>
-            <w:r w:rsidR="00816838">
+            <w:r w:rsidR="00816838" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C2A5D">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>certain designat</w:t>
             </w:r>
-            <w:r w:rsidR="00816838">
+            <w:r w:rsidR="00816838" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ions</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C2A5D">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C5071">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C5071" w:rsidRPr="0014082F" w14:paraId="771A58F1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009C5071" w:rsidRPr="001C6E88" w14:paraId="771A58F1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A640729" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="004B6986" w:rsidRDefault="009C5071" w:rsidP="00546299">
+          <w:p w14:paraId="2A640729" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A737CEB" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="004B6986" w:rsidRDefault="009C5071" w:rsidP="00546299">
+          <w:p w14:paraId="5A737CEB" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B8C3916" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="004B6986" w:rsidRDefault="009C5071" w:rsidP="00546299">
-[...31 lines deleted...]
-          <w:p w14:paraId="70F4B6EB" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="004B6986" w:rsidRDefault="009C5071" w:rsidP="00546299">
+          <w:p w14:paraId="1B8C3916" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D76C22D" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0004399A" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D228929" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70F4B6EB" w14:textId="77777777" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48D31441" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRDefault="00534D9C" w:rsidP="00546299"/>
-    <w:p w14:paraId="64BCE172" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRDefault="003B2B79" w:rsidP="00546299"/>
+    <w:p w14:paraId="48D31441" w14:textId="77777777" w:rsidR="00534D9C" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00546299"/>
+    <w:p w14:paraId="64BCE172" w14:textId="77777777" w:rsidR="003B2B79" w:rsidRPr="001C6E88" w:rsidRDefault="003B2B79" w:rsidP="00546299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00547423" w:rsidRPr="0014082F" w14:paraId="31C53517" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00547423" w:rsidRPr="001C6E88" w14:paraId="31C53517" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3D21B878" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="000F0DC9" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="3D21B878" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>9.</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="51AE9634" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="00A80361" w:rsidRDefault="00547423" w:rsidP="009263B9">
+              <w:t>9. MISCELLANEOUS INDICATIONS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51AE9634" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00547423" w:rsidRPr="0014082F" w14:paraId="2812C383" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00547423" w:rsidRPr="001C6E88" w14:paraId="2812C383" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="759271EB" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="009C392A" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="759271EB" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(a</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2937EA" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="0014082F" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="0E2937EA" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E52C314" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="009C392A" w:rsidRDefault="00547423" w:rsidP="003A5778">
+          <w:p w14:paraId="5E52C314" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="003A5778">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00547423">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Transliteration of the mark </w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="003B2B79">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(this information is compulsory where the mark consists of or contains matter in characters other than Latin characters, or numerals other than Arabic or Roman numerals):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00547423" w:rsidRPr="0014082F" w14:paraId="15B9BBA3" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00547423" w:rsidRPr="001C6E88" w14:paraId="15B9BBA3" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E34BFB" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="004B6986" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="72E34BFB" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E6E2C2" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="004B6986" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="14E6E2C2" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7895E8A4" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="004B6986" w:rsidRDefault="00547423" w:rsidP="009263B9">
-[...23 lines deleted...]
-          <w:p w14:paraId="4CC752A1" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="004B6986" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="7895E8A4" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A0AD650" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CCC82EA" w14:textId="77777777" w:rsidR="00AD7F54" w:rsidRPr="001C6E88" w:rsidRDefault="00AD7F54" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CC752A1" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="0014082F" w14:paraId="2E99CC79" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="001C6E88" w14:paraId="2E99CC79" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11602B31" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="007F7E06" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="11602B31" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3165BB83" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="007F7E06" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="3165BB83" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26D759B9" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="007F7E06" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="26D759B9" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00547423" w:rsidRPr="0014082F" w14:paraId="38A1FCB4" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00547423" w:rsidRPr="001C6E88" w14:paraId="38A1FCB4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D46159F" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="009C392A" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="5D46159F" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64B86288" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="0014082F" w:rsidRDefault="00547423" w:rsidP="009263B9">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="64B86288" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="10A8D938" w14:textId="4C8DF22F" w:rsidR="00547423" w:rsidRPr="009C5071" w:rsidRDefault="00547423" w:rsidP="004927E0">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00547423">
+          <w:p w14:paraId="10A8D938" w14:textId="4789B458" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="004927E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation of the mark </w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="003B2B79">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(as </w:t>
             </w:r>
-            <w:r w:rsidR="00C7288E">
+            <w:r w:rsidR="00C7288E" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">it </w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="003B2B79">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>may be required</w:t>
             </w:r>
-            <w:r w:rsidR="00816838">
+            <w:r w:rsidR="00816838" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for</w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="003B2B79">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> certain </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="003B2B79">
+            <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>designat</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>designations; do</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>ions</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003B2B79" w:rsidRPr="003B2B79">
+              <w:t xml:space="preserve"> not </w:t>
+            </w:r>
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">;  </w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>check the box in item (c) if you provide a translation):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="33417E5F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="33417E5F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39686A8B" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="007D2C30" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+          <w:p w14:paraId="39686A8B" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75CC3893" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="007D2C30" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+          <w:p w14:paraId="75CC3893" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="36A356B0" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="007D2C30" w:rsidRDefault="0072032F" w:rsidP="003A5778">
+          <w:p w14:paraId="36A356B0" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="003A5778">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00547423" w:rsidRPr="0014082F" w14:paraId="58C9B255" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00547423" w:rsidRPr="001C6E88" w14:paraId="58C9B255" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7299D395" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="007F7E06" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="7299D395" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1256E980" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="004B6986" w:rsidRDefault="00547423" w:rsidP="009263B9">
-[...9 lines deleted...]
-              <w:t>(i)</w:t>
+          <w:p w14:paraId="1256E980" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B489C68" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="00547423" w:rsidRDefault="00626D52" w:rsidP="009263B9">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2B489C68" w14:textId="754FE054" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00626D52" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nto </w:t>
+            </w:r>
+            <w:r w:rsidR="00547423" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>English</w:t>
             </w:r>
-            <w:r w:rsidR="00A7775B">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A7775B" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BA51182" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1BA51182" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="269D65E5" w14:textId="77777777" w:rsidR="00F10E44" w:rsidRPr="001C6E88" w:rsidRDefault="00F10E44" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F5AC878" w14:textId="77777777" w:rsidR="00A42085" w:rsidRPr="001C6E88" w:rsidRDefault="00A42085" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="2CA6E2B5" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="2CA6E2B5" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCB41C4" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="004B6986" w:rsidRDefault="0072032F" w:rsidP="009263B9">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4CCB41C4" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00547423" w:rsidRPr="0014082F" w14:paraId="55864950" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00547423" w:rsidRPr="001C6E88" w14:paraId="55864950" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1953FFD1" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="004B6986" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="1953FFD1" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4689A208" w14:textId="77777777" w:rsidR="00547423" w:rsidRDefault="00547423" w:rsidP="009263B9">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4689A208" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2919F416" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="00547423" w:rsidRDefault="00626D52" w:rsidP="009263B9">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2919F416" w14:textId="1D598D3A" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00626D52" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nto </w:t>
+            </w:r>
+            <w:r w:rsidR="00547423" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>French</w:t>
             </w:r>
-            <w:r w:rsidR="00A7775B">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A7775B" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63B5A809" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="63B5A809" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AFC5C60" w14:textId="77777777" w:rsidR="00A42085" w:rsidRPr="001C6E88" w:rsidRDefault="00A42085" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E70B96C" w14:textId="77777777" w:rsidR="00F10E44" w:rsidRPr="001C6E88" w:rsidRDefault="00F10E44" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="647E5C64" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="647E5C64" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB75D2E" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="004B6986" w:rsidRDefault="0072032F" w:rsidP="009263B9">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1BB75D2E" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00547423" w:rsidRPr="0014082F" w14:paraId="1C60BB44" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00547423" w:rsidRPr="001C6E88" w14:paraId="1C60BB44" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAB4862" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="004B6986" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="5EAB4862" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C04D28E" w14:textId="77777777" w:rsidR="00547423" w:rsidRDefault="00547423" w:rsidP="009263B9">
+          <w:p w14:paraId="6C04D28E" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:ind w:right="-45"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(iii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="100E9490" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="00547423" w:rsidRDefault="00626D52" w:rsidP="009263B9">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="100E9490" w14:textId="7DDC6ADA" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00626D52" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nto </w:t>
+            </w:r>
+            <w:r w:rsidR="00547423" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Spani</w:t>
             </w:r>
-            <w:r w:rsidR="001C50D7">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001C50D7" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sh</w:t>
             </w:r>
-            <w:r w:rsidR="00A7775B">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A7775B" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A661F46" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1A661F46" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ACA746E" w14:textId="77777777" w:rsidR="00F10E44" w:rsidRPr="001C6E88" w:rsidRDefault="00F10E44" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23E17C0D" w14:textId="77777777" w:rsidR="00A42085" w:rsidRPr="001C6E88" w:rsidRDefault="00A42085" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="13A52AB1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="13A52AB1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="45FCF08D" w14:textId="77777777" w:rsidR="0072032F" w:rsidRDefault="0072032F" w:rsidP="009263B9">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="45FCF08D" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="0014082F" w14:paraId="675BB1FD" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="001C6E88" w14:paraId="675BB1FD" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42637722" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="009C392A" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="42637722" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(c</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDE1AFB" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="006861E8" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="7CDE1AFB" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBE01E5" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="009C392A" w:rsidRDefault="001C50D7" w:rsidP="003B2B79">
+          <w:p w14:paraId="6FBE01E5" w14:textId="6FF07109" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="003B2B79">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C50D7">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The words contained in the mark have no meaning </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A5778">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(and therefore cannot be </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A5778">
+            <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">translated;  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA7524">
+              <w:t>translated; do</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>do</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve"> not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> not</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A5778">
+              <w:t xml:space="preserve"> check this box if you have provided a translation in item</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> check this box if you have provided a translation in item</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003B2B79">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>(b)).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="1DED0426" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="1DED0426" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C8243B" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="007F7E06" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="43C8243B" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7022C5CB" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="007F7E06" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="7022C5CB" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="010AFF33" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="007F7E06" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="010AFF33" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28C4D743" w14:textId="77777777" w:rsidR="006642B9" w:rsidRDefault="006642B9">
-      <w:r>
+    <w:p w14:paraId="28C4D743" w14:textId="77777777" w:rsidR="006642B9" w:rsidRPr="001C6E88" w:rsidRDefault="006642B9">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="0014082F" w14:paraId="30C10AA4" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="001C6E88" w14:paraId="30C10AA4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2282DFD3" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="2282DFD3" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D15F82" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="11D15F82" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2849C2C0" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="001C2A5D">
+          <w:p w14:paraId="2849C2C0" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="001C2A5D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C50D7">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Where applicable, check the relevant box</w:t>
             </w:r>
-            <w:r w:rsidR="001C2A5D">
+            <w:r w:rsidR="001C2A5D" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(es)</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C50D7">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="481F9A3F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="481F9A3F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="78C21153" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="007D2C30" w:rsidRDefault="0072032F" w:rsidP="001C2A5D">
+          <w:p w14:paraId="78C21153" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="001C2A5D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="0014082F" w14:paraId="49EC6105" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="001C6E88" w14:paraId="49EC6105" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6D3322" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="007F7E06" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="7F6D3322" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4F8DCC" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
+          <w:p w14:paraId="1B4F8DCC" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FF9B0F" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="55FF9B0F" w14:textId="5716CA01" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Three-dimensional mark</w:t>
             </w:r>
+            <w:r w:rsidR="00F37645">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="61F8F194" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="61F8F194" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0C52DD1A" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="009411C8" w:rsidRDefault="0072032F" w:rsidP="009263B9">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0C52DD1A" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="0014082F" w14:paraId="7C3A887D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="001C6E88" w14:paraId="7C3A887D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2658B161" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="2658B161" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33999E52" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
+          <w:p w14:paraId="33999E52" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="275B7F97" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="275B7F97" w14:textId="20505CF6" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sound mark</w:t>
             </w:r>
+            <w:r w:rsidR="00F37645">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="603DB8A6" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="603DB8A6" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6C930BEF" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="009411C8" w:rsidRDefault="0072032F" w:rsidP="009263B9">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6C930BEF" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C50D7" w:rsidRPr="0014082F" w14:paraId="2D23CA91" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001C50D7" w:rsidRPr="001C6E88" w14:paraId="2D23CA91" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE196A4" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
+          <w:p w14:paraId="3AE196A4" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="001C50D7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5CDF5A" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
+          <w:p w14:paraId="7B5CDF5A" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34F16E5E" w14:textId="77777777" w:rsidR="001C50D7" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
-[...11 lines deleted...]
-              <w:t>Collective mark, certification mark, or guarantee mark</w:t>
+          <w:p w14:paraId="34F16E5E" w14:textId="460AFF9D" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collective </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mark</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, certification </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mark</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, or guarantee mark</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37645">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="6857F432" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="6857F432" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511EDBEA" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="007F7E06" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="511EDBEA" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E7858A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="007F7E06" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="27E7858A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77FAB753" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="007F7E06" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="77FAB753" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="621CA6BC" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="621CA6BC" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1140048C" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00B94A29" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="1140048C" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B94A29">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFB354A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00B94A29" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="5FFB354A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43384E32" w14:textId="061D71A7" w:rsidR="009411C8" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="00816838">
+          <w:p w14:paraId="43384E32" w14:textId="2EFD175B" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="00816838">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description of the mark </w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(as </w:t>
             </w:r>
-            <w:r w:rsidR="00125D9F" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00125D9F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">it </w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">may be required </w:t>
             </w:r>
-            <w:r w:rsidR="00816838" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00816838" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>certain designat</w:t>
             </w:r>
-            <w:r w:rsidR="00816838" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00816838" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ions</w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:r w:rsidR="00F37645">
+              <w:rPr>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="19E0C944" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="19E0C944" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="00355A95" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="007D2C30" w:rsidRDefault="0072032F" w:rsidP="00932B95">
+          <w:p w14:paraId="00355A95" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="00932B95">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="36E78FDD" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="36E78FDD" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9605F4" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="007F7E06" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="5F9605F4" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196F3818" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="004B3801" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="196F3818" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="accent1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>(i)</w:t>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AC79D3A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="003A5778">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009411C8">
+          <w:p w14:paraId="5AC79D3A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="003A5778">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Description of the mark contained in the basic application or basic registration, where applicable (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA7524">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>only use this item</w:t>
             </w:r>
-            <w:r w:rsidRPr="009411C8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> if the Office of origin </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009411C8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>requires to include</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="009411C8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> this description in the international appli</w:t>
             </w:r>
-            <w:r w:rsidR="003B2B79">
+            <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>cation for the purposes of item </w:t>
             </w:r>
-            <w:r w:rsidRPr="009411C8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13(a)(ii) of this form)</w:t>
             </w:r>
-            <w:r w:rsidR="00014D91">
+            <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w14:paraId="4B7AAE00" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="4B7AAE00" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C86EA4C" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="6C86EA4C" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ED75DB9" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="0ED75DB9" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77333C46" w14:textId="77777777" w:rsidR="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
-[...55 lines deleted...]
-          <w:p w14:paraId="2B648CCF" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="00FC7DE7" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+          <w:p w14:paraId="77333C46" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="039C40DF" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C714CCF" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="419C519A" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24F367D3" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28E2CC31" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FC032AB" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B648CCF" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="7FE1D0BF" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="7FE1D0BF" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7216CF" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="007D2C30" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+          <w:p w14:paraId="3C7216CF" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="1B6BA548" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="1B6BA548" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15122F84" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="15122F84" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75B5A5CE" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="75B5A5CE" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A6BB48" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
-[...13 lines deleted...]
-            <w:r w:rsidR="00312C22">
+          <w:p w14:paraId="54A6BB48" w14:textId="785E6AE6" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voluntary description of the mark (any description of the mark by words, including the description contained in the basic application or </w:t>
+            </w:r>
+            <w:r w:rsidR="005E3713" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">basic </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>registration, if you were not required to p</w:t>
+            </w:r>
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>rovide this description in item </w:t>
             </w:r>
-            <w:r w:rsidRPr="009411C8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(e)(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009411C8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009411C8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) above):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w14:paraId="0B3C90B3" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="0B3C90B3" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB072C2" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="0BB072C2" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B2F276A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="0B2F276A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B07C40F" w14:textId="77777777" w:rsidR="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
-[...55 lines deleted...]
-          <w:p w14:paraId="25A377ED" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="00FC7DE7" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+          <w:p w14:paraId="2B07C40F" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63F92FEA" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B01440" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2305B8D6" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D90BE90" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24EB6578" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75A0672F" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25A377ED" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="4E205156" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="4E205156" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2D87CF16" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="007F7E06" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+          <w:p w14:paraId="2D87CF16" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="52C666B1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="52C666B1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48DD41FC" w14:textId="77777777" w:rsidR="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="48DD41FC" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B39300B" w14:textId="77777777" w:rsidR="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="6B39300B" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BF50B7D" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C50D7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="0BF50B7D" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009411C8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Verbal elements of the mark (where applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC7DE7" w:rsidRPr="00FC7DE7" w14:paraId="4B497FBA" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w14:paraId="4B497FBA" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205E7B8E" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="205E7B8E" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63B6B599" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="63B6B599" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7361A591" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
-[...55 lines deleted...]
-          <w:p w14:paraId="4341B855" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="00FC7DE7" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+          <w:p w14:paraId="7361A591" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0419969A" w14:textId="77777777" w:rsidR="00312C22" w:rsidRPr="001C6E88" w:rsidRDefault="00312C22" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64B34D36" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DA60475" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7505CF4C" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AEE8BCB" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C75EE3F" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4341B855" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0072032F" w:rsidRPr="0014082F" w14:paraId="24F23886" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="0072032F" w:rsidRPr="001C6E88" w14:paraId="24F23886" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB5DD28" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="007F7E06" w:rsidRDefault="0072032F" w:rsidP="009263B9">
+          <w:p w14:paraId="5DB5DD28" w14:textId="77777777" w:rsidR="0072032F" w:rsidRPr="001C6E88" w:rsidRDefault="0072032F" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="78F87B17" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="78F87B17" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6F4338" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="009411C8" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="7B6F4338" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009411C8">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(g)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7672B3AD" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="008C0A3D" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="7672B3AD" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2963E943" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00312C22" w:rsidRDefault="00312C22" w:rsidP="00312C22">
+          <w:p w14:paraId="2963E943" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="00312C22" w:rsidP="00312C22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="1211"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00312C22">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The applicant wishes to disclaim protection for the following element(s) of the mark:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC7DE7" w:rsidRPr="00FC7DE7" w14:paraId="10C23B03" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w14:paraId="10C23B03" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9713B2" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="6F9713B2" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11DB74B3" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="11DB74B3" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B18B332" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00FC7DE7" w:rsidRDefault="009411C8" w:rsidP="009263B9">
-[...55 lines deleted...]
-          <w:p w14:paraId="72CF2B6F" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="00FC7DE7" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+          <w:p w14:paraId="2B18B332" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D9F5988" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="153AA47B" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C4AFB8" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6595DFB0" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41B34578" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="157CE0F7" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72CF2B6F" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="065E94F8" w14:textId="77777777" w:rsidR="002F09D7" w:rsidRDefault="002F09D7" w:rsidP="00546299">
-      <w:r>
+    <w:p w14:paraId="065E94F8" w14:textId="77777777" w:rsidR="002F09D7" w:rsidRPr="001C6E88" w:rsidRDefault="002F09D7" w:rsidP="00546299">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="469"/>
         <w:gridCol w:w="8222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009411C8" w:rsidRPr="0014082F" w14:paraId="52FFEDE2" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="52FFEDE2" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7585AE61" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="000F0DC9" w:rsidRDefault="009411C8" w:rsidP="009263B9">
+          <w:p w14:paraId="7585AE61" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>10.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000F0DC9">
+              <w:t>10. GOODS AND SERVICES</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0A3D" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="13"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="247FB999" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="00A80361" w:rsidRDefault="009411C8" w:rsidP="00546299">
+          <w:p w14:paraId="247FB999" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626D52" w:rsidRPr="0014082F" w14:paraId="3F7DA149" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00626D52" w:rsidRPr="001C6E88" w14:paraId="3F7DA149" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F55E5FF" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="009C392A" w:rsidRDefault="00626D52" w:rsidP="00546299">
+          <w:p w14:paraId="3F55E5FF" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="001C6E88" w:rsidRDefault="00626D52" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(a</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D653AE1" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="0014082F" w:rsidRDefault="00626D52" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5D653AE1" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="001C6E88" w:rsidRDefault="00626D52" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F90C260" w14:textId="697022F4" w:rsidR="00626D52" w:rsidRPr="009C392A" w:rsidRDefault="00543C3F" w:rsidP="00543C3F">
+          <w:p w14:paraId="0F90C260" w14:textId="697022F4" w:rsidR="00626D52" w:rsidRPr="001C6E88" w:rsidRDefault="00543C3F" w:rsidP="00543C3F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>List</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00626D52">
+              <w:t xml:space="preserve">List </w:t>
+            </w:r>
+            <w:r w:rsidR="00626D52" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00626D52" w:rsidRPr="00626D52">
+              <w:t xml:space="preserve">below the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">below the </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">class(es) and </w:t>
+            </w:r>
+            <w:r w:rsidR="00626D52" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">class(es) and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00626D52" w:rsidRPr="00626D52">
+              <w:t xml:space="preserve">goods and services </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">goods and services </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>to be covered by the international registration</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0A3D" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="008C0A3D" w:rsidRPr="008C0A3D">
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:footnoteReference w:id="14"/>
+            </w:r>
+            <w:r w:rsidR="00626D52" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009078B0" w:rsidRPr="0014082F" w14:paraId="7D297F90" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009078B0" w:rsidRPr="001C6E88" w14:paraId="7D297F90" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51A14124" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="00A917F7" w:rsidRDefault="009078B0" w:rsidP="00546299">
+          <w:p w14:paraId="51A14124" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="001C6E88" w:rsidRDefault="009078B0" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="324CD0D4" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="00A917F7" w:rsidRDefault="009078B0" w:rsidP="00546299">
+          <w:p w14:paraId="324CD0D4" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="001C6E88" w:rsidRDefault="009078B0" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F42B2F" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="00A917F7" w:rsidRDefault="009078B0" w:rsidP="00546299">
+          <w:p w14:paraId="47F42B2F" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="001C6E88" w:rsidRDefault="009078B0" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626D52" w:rsidRPr="0014082F" w14:paraId="299F7369" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00626D52" w:rsidRPr="001C6E88" w14:paraId="299F7369" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C0FC12E" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="00626D52" w:rsidRDefault="00626D52" w:rsidP="00F82911">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3C0FC12E" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="001C6E88" w:rsidRDefault="00626D52" w:rsidP="00F82911">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Class</w:t>
             </w:r>
-            <w:r w:rsidR="003A5778">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003A5778" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4372E3F1" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="00626D52" w:rsidRDefault="00626D52" w:rsidP="009263B9">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4372E3F1" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="001C6E88" w:rsidRDefault="00626D52" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Goods and Services</w:t>
             </w:r>
-            <w:r w:rsidR="008C0A3D" w:rsidRPr="008C0A3D">
+            <w:r w:rsidR="008C0A3D" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="15"/>
             </w:r>
-            <w:r w:rsidR="00A7775B">
+            <w:r w:rsidR="00A7775B" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950457" w:rsidRPr="00FC7DE7" w14:paraId="32457929" w14:textId="77777777" w:rsidTr="004F7F11">
+      <w:tr w:rsidR="00950457" w:rsidRPr="001C6E88" w14:paraId="32457929" w14:textId="77777777" w:rsidTr="004F7F11">
         <w:trPr>
           <w:trHeight w:val="4121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="651B5B55" w14:textId="77777777" w:rsidR="00950457" w:rsidRPr="00FC7DE7" w:rsidRDefault="00950457" w:rsidP="009263B9">
+          <w:p w14:paraId="651B5B55" w14:textId="77777777" w:rsidR="00950457" w:rsidRPr="001C6E88" w:rsidRDefault="00950457" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="658BC410" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="658BC410" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3DED8124" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DED8124" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B80080F" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B80080F" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="59C21A50" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59C21A50" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="06785A5D" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06785A5D" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="522F5975" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="522F5975" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D87B5C4" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D87B5C4" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A551F5B" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A551F5B" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EA0C958" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EA0C958" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4958DBEE" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4958DBEE" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="70FA24AE" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70FA24AE" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="475E24A4" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="475E24A4" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="01B0841E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01B0841E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="458AC277" w14:textId="77777777" w:rsidR="0042468A" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="458AC277" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E115A38" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E115A38" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BCD28BA" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BCD28BA" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="457D8403" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="457D8403" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="20DA3EC7" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20DA3EC7" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="79F66E25" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F66E25" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="736A7D61" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="736A7D61" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="06AAD538" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06AAD538" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BF4E730" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BF4E730" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A2881AD" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A2881AD" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="690889C2" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="690889C2" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="08405143" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08405143" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3ACBC2F0" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ACBC2F0" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="122A5007" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="122A5007" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A031F6C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A031F6C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="72C28A09" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72C28A09" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="586AD7A3" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="586AD7A3" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3397F773" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3397F773" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B7C8A2C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B7C8A2C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="60774203" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60774203" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D760A60" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D760A60" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="48C0A561" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48C0A561" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="69A7B8FE" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="00FC7DE7" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69A7B8FE" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6270C5A2" w14:textId="77777777" w:rsidR="00950457" w:rsidRPr="00FC7DE7" w:rsidRDefault="00950457" w:rsidP="009263B9">
+          <w:p w14:paraId="6270C5A2" w14:textId="77777777" w:rsidR="00950457" w:rsidRPr="001C6E88" w:rsidRDefault="00950457" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B5ABE22" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B5ABE22" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="033CCF82" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="033CCF82" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EF167B2" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EF167B2" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E23FDB9" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E23FDB9" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="65C95575" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65C95575" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="77E04CA2" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E04CA2" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="72E8C89A" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E8C89A" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6764AF8F" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6764AF8F" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CAFE548" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CAFE548" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="22FBB6F3" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22FBB6F3" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DA6602B" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DA6602B" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="62C42DEE" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62C42DEE" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B22FB46" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B22FB46" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="006C5115" w14:textId="77777777" w:rsidR="0042468A" w:rsidRDefault="0042468A" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="006C5115" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="13E83A2E" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13E83A2E" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="35AD10CE" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35AD10CE" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="51BF3E5F" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51BF3E5F" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0ECC2E42" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ECC2E42" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C4DBDF0" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4DBDF0" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F08662F" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F08662F" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E5ECB4E" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E5ECB4E" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="130ABAE6" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="130ABAE6" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="21FA1A71" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21FA1A71" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="14058AC5" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14058AC5" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1406AA34" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1406AA34" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7651AF94" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7651AF94" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="207F6806" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="207F6806" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="06A73DE4" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06A73DE4" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="257660FB" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="257660FB" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F5A9D62" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F5A9D62" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="046CECDA" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="046CECDA" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E07C6EC" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E07C6EC" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D1C80F7" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D1C80F7" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="08F15B96" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F15B96" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="49A76FA7" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49A76FA7" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="44740736" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="00FC7DE7" w:rsidRDefault="006204A9" w:rsidP="009263B9">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44740736" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B929F6" w:rsidRPr="0014082F" w14:paraId="1A1548F7" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="00B929F6" w:rsidRPr="001C6E88" w14:paraId="1A1548F7" w14:textId="77777777" w:rsidTr="009A4043">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2E45EBDE" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRDefault="00B929F6" w:rsidP="009263B9">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2E45EBDE" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="009263B9">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4B76728C" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRDefault="00B929F6" w:rsidP="009263B9">
+          <w:p w14:paraId="4B76728C" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="009263B9">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="2A354C48" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="2A354C48" w14:textId="77777777" w:rsidTr="009A4043">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5604F10E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="5604F10E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="16A099B4" w14:textId="5F392C1F" w:rsidR="003C5315" w:rsidRPr="00B929F6" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00B929F6">
+          <w:p w14:paraId="16A099B4" w14:textId="5F392C1F" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the space provided is not sufficient, check the box and use the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>continuation sheet</w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the </w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11" w:rsidRPr="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>main</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="004F7F11">
+              <w:t xml:space="preserve">main </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2B1F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF2B1F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>goods and services</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7F11" w:rsidRPr="0014082F" w14:paraId="170AD95F" w14:textId="77777777" w:rsidTr="00CE25B2">
+      <w:tr w:rsidR="004F7F11" w:rsidRPr="001C6E88" w14:paraId="170AD95F" w14:textId="77777777" w:rsidTr="00CE25B2">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="41A5F73E" w14:textId="77777777" w:rsidR="004F7F11" w:rsidRDefault="004F7F11" w:rsidP="009263B9">
+          <w:p w14:paraId="41A5F73E" w14:textId="77777777" w:rsidR="004F7F11" w:rsidRPr="001C6E88" w:rsidRDefault="004F7F11" w:rsidP="009263B9">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4947FC88" w14:textId="77777777" w:rsidR="006204A9" w:rsidRDefault="006204A9">
-      <w:r>
+    <w:p w14:paraId="4947FC88" w14:textId="77777777" w:rsidR="006204A9" w:rsidRPr="001C6E88" w:rsidRDefault="006204A9">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="469"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00626D52" w:rsidRPr="0014082F" w14:paraId="7BD9C562" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="00626D52" w:rsidRPr="001C6E88" w14:paraId="7BD9C562" w14:textId="77777777" w:rsidTr="009A4043">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9CF8FB" w14:textId="5A7B5A67" w:rsidR="00626D52" w:rsidRPr="009C392A" w:rsidRDefault="00626D52" w:rsidP="009263B9">
+          <w:p w14:paraId="3D9CF8FB" w14:textId="5A7B5A67" w:rsidR="00626D52" w:rsidRPr="001C6E88" w:rsidRDefault="00626D52" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>(b</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4A089970" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="0014082F" w:rsidRDefault="00ED1948" w:rsidP="006861E8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="4A089970" w14:textId="77777777" w:rsidR="00626D52" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="006861E8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="46F338E0" w14:textId="41857C68" w:rsidR="00626D52" w:rsidRPr="009C392A" w:rsidRDefault="00312C22" w:rsidP="00816838">
+          <w:p w14:paraId="46F338E0" w14:textId="41857C68" w:rsidR="00626D52" w:rsidRPr="001C6E88" w:rsidRDefault="00312C22" w:rsidP="00816838">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00312C22">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicant wishes to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00312C22">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>limit</w:t>
             </w:r>
-            <w:r w:rsidRPr="00312C22">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the list of goods and services in respect of one or more designat</w:t>
             </w:r>
-            <w:r w:rsidR="00816838">
+            <w:r w:rsidR="00816838" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ions</w:t>
             </w:r>
-            <w:r w:rsidRPr="00312C22">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, as follows:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009078B0" w:rsidRPr="0014082F" w14:paraId="33897F10" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="009078B0" w:rsidRPr="001C6E88" w14:paraId="33897F10" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7642E6" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="00715B38" w:rsidRDefault="009078B0" w:rsidP="009263B9">
+          <w:p w14:paraId="6C7642E6" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="001C6E88" w:rsidRDefault="009078B0" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF16CF7" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="00715B38" w:rsidRDefault="009078B0" w:rsidP="009263B9">
+          <w:p w14:paraId="0FF16CF7" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="001C6E88" w:rsidRDefault="009078B0" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BEDF980" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="00715B38" w:rsidRDefault="009078B0" w:rsidP="009263B9">
+          <w:p w14:paraId="3BEDF980" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="001C6E88" w:rsidRDefault="009078B0" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B929F6" w:rsidRPr="00B929F6" w14:paraId="7058DAF6" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B929F6" w:rsidRPr="001C6E88" w14:paraId="7058DAF6" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CDC614E" w14:textId="6FBA99F2" w:rsidR="00B94A29" w:rsidRPr="00B929F6" w:rsidRDefault="00A40FD7" w:rsidP="00816838">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3CDC614E" w14:textId="6FBA99F2" w:rsidR="00B94A29" w:rsidRPr="001C6E88" w:rsidRDefault="00A40FD7" w:rsidP="00816838">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Designation</w:t>
             </w:r>
-            <w:r w:rsidR="00014D91">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D8DB4AA" w14:textId="3518E94A" w:rsidR="00B929F6" w:rsidRPr="00B929F6" w:rsidRDefault="00B929F6" w:rsidP="00543C3F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B929F6">
+          <w:p w14:paraId="6D8DB4AA" w14:textId="3518E94A" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="00543C3F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Class(es) </w:t>
             </w:r>
-            <w:r w:rsidR="00543C3F">
+            <w:r w:rsidR="00543C3F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>or class(es) and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B929F6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> goods and services for </w:t>
             </w:r>
-            <w:r w:rsidR="00A40FD7">
+            <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>this designation</w:t>
             </w:r>
-            <w:r w:rsidR="00014D91">
+            <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950457" w:rsidRPr="00FC7DE7" w14:paraId="6491B564" w14:textId="77777777" w:rsidTr="004F7F11">
+      <w:tr w:rsidR="00950457" w:rsidRPr="001C6E88" w14:paraId="6491B564" w14:textId="77777777" w:rsidTr="004F7F11">
         <w:trPr>
           <w:trHeight w:val="4181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BD4FD4A" w14:textId="77777777" w:rsidR="00950457" w:rsidRPr="00FC7DE7" w:rsidRDefault="00950457" w:rsidP="00546299">
+          <w:p w14:paraId="1BD4FD4A" w14:textId="77777777" w:rsidR="00950457" w:rsidRPr="001C6E88" w:rsidRDefault="00950457" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5505C557" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="5505C557" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5970830E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="5970830E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C6091DE" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="4C6091DE" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FC8CD10" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="2FC8CD10" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="456FA95E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="456FA95E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67C14AB8" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="67C14AB8" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D5C714C" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="7D5C714C" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E73657F" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="5E73657F" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C09A0C4" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="0C09A0C4" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68693AB2" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="68693AB2" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27FDA10C" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="27FDA10C" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48180FCB" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="48180FCB" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E22AEB1" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="5E22AEB1" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E06FA60" w14:textId="77777777" w:rsidR="008C6ADF" w:rsidRDefault="008C6ADF" w:rsidP="00546299">
+          <w:p w14:paraId="7E06FA60" w14:textId="77777777" w:rsidR="008C6ADF" w:rsidRPr="001C6E88" w:rsidRDefault="008C6ADF" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12C9D485" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="12C9D485" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C0DC17D" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="5C0DC17D" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14EB3C6C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="14EB3C6C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F2F212C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="2F2F212C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1482A960" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="1482A960" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1EAFD423" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="1EAFD423" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CE5A0C7" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="3CE5A0C7" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0562B317" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="0562B317" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B448E88" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="0B448E88" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A4A7F5C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="6A4A7F5C" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1EEE963A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="1EEE963A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79FE61EE" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="79FE61EE" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2808B1B8" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="2808B1B8" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F617723" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="5F617723" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41AC0000" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="41AC0000" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61CC6DC7" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="61CC6DC7" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43528F16" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="43528F16" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22D2F76A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="22D2F76A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="180FD2EA" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="180FD2EA" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="542F8F66" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="542F8F66" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07EDA8E9" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="07EDA8E9" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1478592B" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="1478592B" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CEF34A9" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="1CEF34A9" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BB14C31" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="3BB14C31" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65ECD6F3" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="65ECD6F3" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59E98913" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="59E98913" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54EDE4F2" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="54EDE4F2" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B39EF68" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="0B39EF68" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FF626FC" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="5FF626FC" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AF99F15" w14:textId="77777777" w:rsidR="004F7F11" w:rsidRPr="00FC7DE7" w:rsidRDefault="004F7F11" w:rsidP="00546299">
+          <w:p w14:paraId="2AF99F15" w14:textId="77777777" w:rsidR="004F7F11" w:rsidRPr="001C6E88" w:rsidRDefault="004F7F11" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4558ABD7" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="4558ABD7" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75C52E52" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="75C52E52" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="288EEA1D" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="288EEA1D" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DB82AC9" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="0DB82AC9" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D4E2919" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="6D4E2919" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A8B9A3E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="6A8B9A3E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08A9279A" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="08A9279A" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C60E1B6" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="5C60E1B6" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BBFE7C0" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="0BBFE7C0" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C2A620D" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="5C2A620D" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61007A7E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="61007A7E" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A681195" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="6A681195" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35776ADB" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="00FC7DE7" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="35776ADB" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="414B1259" w14:textId="77777777" w:rsidR="0042468A" w:rsidRDefault="0042468A" w:rsidP="00546299">
+          <w:p w14:paraId="414B1259" w14:textId="77777777" w:rsidR="0042468A" w:rsidRPr="001C6E88" w:rsidRDefault="0042468A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28AC52C9" w14:textId="77777777" w:rsidR="004F7F11" w:rsidRPr="00FC7DE7" w:rsidRDefault="004F7F11" w:rsidP="00546299">
+          <w:p w14:paraId="28AC52C9" w14:textId="77777777" w:rsidR="004F7F11" w:rsidRPr="001C6E88" w:rsidRDefault="004F7F11" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CC7951F" w14:textId="77777777" w:rsidR="008C6ADF" w:rsidRDefault="008C6ADF" w:rsidP="00546299">
+          <w:p w14:paraId="7CC7951F" w14:textId="77777777" w:rsidR="008C6ADF" w:rsidRPr="001C6E88" w:rsidRDefault="008C6ADF" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="733A472E" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="733A472E" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59F35DD8" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="59F35DD8" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6247C634" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="6247C634" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="641B7B02" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="641B7B02" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DE10B78" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="0DE10B78" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4219C48F" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="4219C48F" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32B0A1BB" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="32B0A1BB" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C866B27" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="5C866B27" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7064F908" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="7064F908" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B611D82" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="1B611D82" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15D31256" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="15D31256" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24DD82F7" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="24DD82F7" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A3861A0" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="5A3861A0" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46D3823A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="46D3823A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6436BF93" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="6436BF93" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42F8243A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="42F8243A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44D385C0" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="44D385C0" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="178D8699" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="178D8699" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33B6A95A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="33B6A95A" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="662B0505" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="662B0505" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D74BBEE" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="2D74BBEE" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="115CB5CA" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="115CB5CA" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55C93EC4" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="55C93EC4" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="591B0B83" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="591B0B83" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D969B35" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="6D969B35" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BDB3A2D" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="7BDB3A2D" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="385F3A0D" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="385F3A0D" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2491B35F" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="2491B35F" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="762E2D6D" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="00FC7DE7" w:rsidRDefault="004A30BA" w:rsidP="00546299">
+          <w:p w14:paraId="762E2D6D" w14:textId="77777777" w:rsidR="004A30BA" w:rsidRPr="001C6E88" w:rsidRDefault="004A30BA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B929F6" w:rsidRPr="00B929F6" w14:paraId="5D0EC956" w14:textId="77777777" w:rsidTr="00546299">
+      <w:tr w:rsidR="00B929F6" w:rsidRPr="001C6E88" w14:paraId="5D0EC956" w14:textId="77777777" w:rsidTr="00546299">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="44E8B4D7" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="007F7E06" w:rsidRDefault="00B929F6" w:rsidP="00546299">
+          <w:p w14:paraId="44E8B4D7" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6E6B15" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="007F7E06" w:rsidRDefault="00B929F6" w:rsidP="00546299">
+          <w:p w14:paraId="2E6E6B15" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B929F6" w:rsidRPr="0014082F" w14:paraId="201CFAC4" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B929F6" w:rsidRPr="001C6E88" w14:paraId="201CFAC4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4ED7BD" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="0014082F" w:rsidRDefault="00ED1948" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="1B4ED7BD" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB72BED" w14:textId="19743C1E" w:rsidR="00B929F6" w:rsidRPr="00B929F6" w:rsidRDefault="00B929F6" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B929F6">
+          <w:p w14:paraId="3AB72BED" w14:textId="19743C1E" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">If the space provided is not sufficient, check the box and use </w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B929F6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B929F6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>continuation sheet</w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the </w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11" w:rsidRPr="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>limited</w:t>
-[...10 lines deleted...]
-            <w:r>
+              <w:t>limited list</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of goods and services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EF82D99" w14:textId="77777777" w:rsidR="000D1738" w:rsidRDefault="000D1738">
-      <w:r>
+    <w:p w14:paraId="6EF82D99" w14:textId="77777777" w:rsidR="000D1738" w:rsidRPr="001C6E88" w:rsidRDefault="000D1738">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2312"/>
         <w:gridCol w:w="2312"/>
         <w:gridCol w:w="2312"/>
         <w:gridCol w:w="2312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B929F6" w:rsidRPr="0014082F" w14:paraId="76849668" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B929F6" w:rsidRPr="001C6E88" w14:paraId="76849668" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="12CCF89D" w14:textId="0751FA33" w:rsidR="00B929F6" w:rsidRPr="000F0DC9" w:rsidRDefault="00B929F6" w:rsidP="001E6E57">
+          <w:p w14:paraId="12CCF89D" w14:textId="0751FA33" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>11.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000F0DC9">
+              <w:t>11. DESIGNATIONS</w:t>
+            </w:r>
+            <w:r w:rsidR="008C0A3D" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="16"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C6A567B" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="00A80361" w:rsidRDefault="00B929F6" w:rsidP="001E6E57">
+          <w:p w14:paraId="5C6A567B" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B929F6" w:rsidRPr="0014082F" w14:paraId="1386B6F3" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B929F6" w:rsidRPr="001C6E88" w14:paraId="1386B6F3" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="578AF8EF" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRDefault="00B929F6" w:rsidP="001E6E57">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C354E4">
+          <w:p w14:paraId="578AF8EF" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Check the corresponding boxes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="097CCB0F" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00B929F6" w:rsidRDefault="000D365F" w:rsidP="001E6E57">
+          <w:p w14:paraId="097CCB0F" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="000D365F" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0081217C" w:rsidRPr="00BE3570" w14:paraId="2AD0543C" w14:textId="77777777" w:rsidTr="00CC5AE8">
+      <w:tr w:rsidR="0081217C" w:rsidRPr="001C6E88" w14:paraId="2AD0543C" w14:textId="77777777" w:rsidTr="00CC5AE8">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32253A1B" w14:textId="77777777" w:rsidR="00824BD7" w:rsidRPr="00BE3570" w:rsidRDefault="00824BD7" w:rsidP="00824BD7">
+          <w:p w14:paraId="32253A1B" w14:textId="77777777" w:rsidR="00824BD7" w:rsidRPr="001C6E88" w:rsidRDefault="00824BD7" w:rsidP="00824BD7">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>United Arab Emirates</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5932EFA1" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="5932EFA1" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CC5AE8" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00CC5AE8" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AF</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Afghanistan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="121FDAD1" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="009F5AFA" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="121FDAD1" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009F5AFA">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="009F5AFA">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="009F5AFA">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AG</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="009F5AFA">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Antigua and Barbuda</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B1A49E8" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="6B1A49E8" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AL</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Albania</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A923C25" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="6A923C25" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AM</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Armenia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="071A42D1" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="071A42D1" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AT</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Austria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15820A92" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="15820A92" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AU</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Australia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38DC30D2" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="009F5AFA" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="38DC30D2" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009F5AFA">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="009F5AFA">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="009F5AFA">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AZ</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="009F5AFA">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Azerbaijan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7249C173" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="7249C173" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BA</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="128F5ED4" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="128F5ED4" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BG</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bulgaria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21359CD8" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="21359CD8" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BH</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bahrain</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20CEDC4B" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="20CEDC4B" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BN</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Brunei </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Darussalam</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="3AE5EA36" w14:textId="1B33045F" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="3AE5EA36" w14:textId="1B33045F" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BQ</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Bonaire, Sint Eustatius and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Saba</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="2156DF9A" w14:textId="764C3D80" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="2156DF9A" w14:textId="764C3D80" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BR</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brazil</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1CCCE373" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="1CCCE373" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BT</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bhutan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B3E77B5" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="7B3E77B5" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BW</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Botswana</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26835F27" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="26835F27" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BX</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Benelux</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="18E63383" w14:textId="66281170" w:rsidR="0081217C" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="18E63383" w14:textId="66281170" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Belarus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="669975BE" w14:textId="4A181C08" w:rsidR="008C2335" w:rsidRPr="00E265E6" w:rsidRDefault="008C2335" w:rsidP="008C2335">
+          <w:p w14:paraId="669975BE" w14:textId="4A181C08" w:rsidR="008C2335" w:rsidRPr="001C6E88" w:rsidRDefault="008C2335" w:rsidP="008C2335">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BZ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Belize</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="5252E1FC" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00E265E6" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="5252E1FC" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00E265E6">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CA</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00E265E6">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Canada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50B45FA1" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00E265E6" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+          <w:p w14:paraId="50B45FA1" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00E265E6">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00E265E6">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CH</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00E265E6">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Switzerland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C59096" w14:textId="77777777" w:rsidR="00F5133B" w:rsidRPr="00B94A29" w:rsidRDefault="00F5133B" w:rsidP="00F5133B">
+          <w:p w14:paraId="32C59096" w14:textId="77777777" w:rsidR="00F5133B" w:rsidRPr="001C6E88" w:rsidRDefault="00F5133B" w:rsidP="00F5133B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CL</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Chile</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60488FF3" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+          <w:p w14:paraId="60488FF3" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CN</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>China</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC745BA" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00B94A29" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+          <w:p w14:paraId="5AC745BA" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Colombia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29CAD25A" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00A32D4E" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+          <w:p w14:paraId="29CAD25A" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CU</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Cuba</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00A32D4E">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="64F4A21B" w14:textId="77777777" w:rsidR="0091448C" w:rsidRPr="00A32D4E" w:rsidRDefault="0091448C" w:rsidP="0091448C">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="64F4A21B" w14:textId="77777777" w:rsidR="0091448C" w:rsidRPr="001C6E88" w:rsidRDefault="0091448C" w:rsidP="0091448C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CV</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Cabo Verde</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00696146" w:rsidRPr="00A32D4E">
+              <w:t xml:space="preserve">Cabo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Verde</w:t>
+            </w:r>
+            <w:r w:rsidR="00696146" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="17FBD6BA" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00A32D4E" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="17FBD6BA" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CW</w:t>
             </w:r>
-            <w:r w:rsidR="008E1997" w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="008E1997" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1997" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Curaç</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ao</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00A32D4E">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="it-IT"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="33696D25" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00A32D4E" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="33696D25" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">CY </w:t>
             </w:r>
-            <w:r w:rsidR="008A58BD" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="008A58BD" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cyprus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8CFA88" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00A32D4E" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+          <w:p w14:paraId="6E8CFA88" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00A32D4E">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CZ</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00A32D4E">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Czech Republic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3174284C" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+          <w:p w14:paraId="3174284C" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DE</w:t>
             </w:r>
-            <w:r w:rsidR="008A58BD" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="008A58BD" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Germany</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="503AACDF" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
+          <w:p w14:paraId="503AACDF" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DK</w:t>
             </w:r>
-            <w:r w:rsidR="008A58BD" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="008A58BD" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Denmark</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7606C8DD" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="0081217C" w:rsidP="001E6E57">
+          <w:p w14:paraId="7606C8DD" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="0081217C" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D54CF07" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="7D54CF07" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DZ</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Algeria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39972C6A" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="39972C6A" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EE</w:t>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0081217C" w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Estonia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="778FB57F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="778FB57F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="737"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EG</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Egypt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F32C4EB" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="5F32C4EB" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="735"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EM</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">European </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Union</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="39B947E9" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="39B947E9" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="735"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ES</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Spain</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="140875A3" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="140875A3" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="735"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FI</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Finland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2395A657" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="2395A657" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="735"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FR</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>France</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1B0CF4" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="3F1B0CF4" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="735"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">United </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kingdom</w:t>
             </w:r>
-            <w:r w:rsidR="00312C22" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidR="00BD001C" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00BD001C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,j</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="0BCCD312" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="482B90E0" w14:textId="0B8885FD" w:rsidR="00715DE6" w:rsidRPr="001C6E88" w:rsidRDefault="00715DE6" w:rsidP="00715DE6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Georgia</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BCA18A1" w14:textId="77777777" w:rsidR="00804E96" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="00804E96">
+              <w:t>Grenada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BCCD312" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GE</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="231FB015" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Georgia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCA18A1" w14:textId="77777777" w:rsidR="00804E96" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="00804E96">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GG</w:t>
+            </w:r>
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Ghana</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="11B2D612" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Guernsey</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD001C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>b,k</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="231FB015" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GH</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Gambia</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14CB2C1C" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Ghana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B2D612" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GM</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Greece</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5167F128" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Gambia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14CB2C1C" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...10 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GR</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="1B9B7435" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5167F128" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...9 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HR</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Hungary</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="35C5E594" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9B7435" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
-[...12 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HU</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Indonesia</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="04052DD2" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C5E594" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
-[...12 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Ireland</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="55BB769A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04052DD2" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
-[...12 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IE</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Israel</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="13C1DD52" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ireland</w:t>
+            </w:r>
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="55BB769A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IL</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...20 lines deleted...]
-          <w:p w14:paraId="0F54516F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13C1DD52" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IN</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Iran (Islamic Republic of)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="30C4BD1B" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>India</w:t>
+            </w:r>
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0F54516F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IR</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Iceland</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="06978DFA" w14:textId="77777777" w:rsidR="00745027" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Iran (Islamic Republic of)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C4BD1B" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IS</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Italy</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F2E6923" w14:textId="77777777" w:rsidR="001D2854" w:rsidRDefault="001D2854" w:rsidP="001D2854">
+              <w:t>Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06978DFA" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D2854">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IT</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="02DAAD30" w14:textId="77777777" w:rsidR="00013530" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2E6923" w14:textId="77777777" w:rsidR="001D2854" w:rsidRPr="001C6E88" w:rsidRDefault="001D2854" w:rsidP="001D2854">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>JM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Japan</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BB7E305" w14:textId="18B8C142" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Jamaica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DAAD30" w14:textId="77777777" w:rsidR="00013530" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>JP</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Kenya</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="788CFBE6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BB7E305" w14:textId="18B8C142" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KE</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Kyrgyzstan</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="53A89287" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Kenya</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788CFBE6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KG</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Cambodia</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="050A1525" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Kyrgyzstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A89287" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
-[...10 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KH</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="6ED9E695" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050A1525" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KP</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Democratic People’s Republic of Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ED9E695" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="735" w:hanging="735"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>KR</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Republic of Korea</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="386FE089" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00745027" w:rsidP="001E6E57">
+          <w:p w14:paraId="386FE089" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00745027" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3705ABBB" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="3705ABBB" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>KZ</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kazakhstan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F99F51B" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="6F99F51B" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LA</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Lao People’s Democratic Republic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="005CF44A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="005CF44A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-                <w:lang w:val="de-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>LI</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Liechtenstein</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09146885" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="09146885" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>LR</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Liberia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EFA5B2E" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="6EFA5B2E" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>LS</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Lesotho</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1588EA04" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1588EA04" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>LT</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Lithuania</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40865ED0" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="40865ED0" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>LV</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Latvia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DF036B6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="7DF036B6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Morocco</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036FEC91" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="036FEC91" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MC</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Monaco</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D3214F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="77D3214F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MD</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Republic of Moldova</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79B1BB19" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="79B1BB19" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ME</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Montenegro </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3263A166" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="3263A166" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MG</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Madagascar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33338E83" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="33338E83" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MK</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>North Macedonia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BEF03DE" w14:textId="3226BEF9" w:rsidR="00745027" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="5BEF03DE" w14:textId="3226BEF9" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MN</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mongolia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C7B69A4" w14:textId="54E38D39" w:rsidR="0090451C" w:rsidRDefault="0090451C" w:rsidP="0090451C">
+          <w:p w14:paraId="2C7B69A4" w14:textId="54E38D39" w:rsidR="0090451C" w:rsidRPr="001C6E88" w:rsidRDefault="0090451C" w:rsidP="0090451C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MU</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="7B74320A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B74320A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MW</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Malawi</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="33B09408" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="33B09408" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MX</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mexico</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182BCE0D" w14:textId="77777777" w:rsidR="00804E96" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="182BCE0D" w14:textId="77777777" w:rsidR="00804E96" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="de-CH"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MY</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Malaysia</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="638C85B6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="638C85B6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MZ</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mozambique</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="20F291C7" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="20F291C7" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Namibia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14CF4009" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="14CF4009" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Norway</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DD84A58" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="6DD84A58" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>New Zealand</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+              <w:t xml:space="preserve">New </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Zealand</w:t>
+            </w:r>
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1DA91133" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1DA91133" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>OA</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>African Intellectual Property Organization (</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>OAPI)</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A05957C" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="008C4086" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="7A05957C" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="008C4086">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>OM</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="008C4086">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Oman</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4344AC95" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="008C4086" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="4344AC95" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="008C4086">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PH</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="008C4086">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="008C4086">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Philippines</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C9DB7C1" w14:textId="77777777" w:rsidR="00CA10B0" w:rsidRPr="008C4086" w:rsidRDefault="00CA10B0" w:rsidP="00CA10B0">
+          <w:p w14:paraId="3C9DB7C1" w14:textId="77777777" w:rsidR="00CA10B0" w:rsidRPr="001C6E88" w:rsidRDefault="00CA10B0" w:rsidP="00CA10B0">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PK</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pakistan</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C4086">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="099F48F9" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00C077D4" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="099F48F9" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PL</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Poland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EBF347A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00C077D4" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="3EBF347A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PT</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portugal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484CF2C1" w14:textId="11E04F4E" w:rsidR="0081217C" w:rsidRPr="00C077D4" w:rsidRDefault="00A419CC" w:rsidP="001E6E57">
+          <w:p w14:paraId="484CF2C1" w14:textId="11E04F4E" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00A419CC" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>QA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Qatar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B09A610" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="4B09A610" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>RO</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Romania</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C348662" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="4C348662" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>RS</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Serbia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16143DE3" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="16143DE3" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>RU</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Russian Federation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2196F09A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00C077D4" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="2196F09A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>RW</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Rwanda</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36991432" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00C077D4" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="36991432" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SD</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Sudan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29A88A3F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00C077D4" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="29A88A3F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C077D4">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SE</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00C077D4">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Sweden</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41CC62B0" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="41CC62B0" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SG</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Singapore</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="58F2BE92" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="58F2BE92" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SI</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Slovenia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7385CF90" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="7385CF90" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SK</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Slovakia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F78B00F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="6F78B00F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SL</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sierra Leone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04072D42" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00B94A29" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="04072D42" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...3 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
-[...4 lines deleted...]
-                <w:lang w:val="it-IT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SM</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="it-IT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>San Marino</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="225FEF8E" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="225FEF8E" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ST</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sao Tome and Principe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5575E55D" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="5575E55D" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SX</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Sint Maarten (Dutch </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>part)</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="26ED0544" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="26ED0544" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SY</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Syrian Arab Republic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEFCB6E" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="6DEFCB6E" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SZ</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Eswatini</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="235C30FA" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="235C30FA" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>TH</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Thailand</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22CF9D98" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="22CF9D98" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>TJ</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tajikistan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11DDA198" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="11DDA198" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>TM</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Turkmenistan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E8D01BB" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="7E8D01BB" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>TN</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Tunisia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02886803" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="02886803" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>TR</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00F5133B">
+            <w:r w:rsidR="00F5133B" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Tü</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>rk</w:t>
             </w:r>
-            <w:r w:rsidR="00F5133B">
+            <w:r w:rsidR="00F5133B" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidR="00F5133B">
+            <w:r w:rsidR="00F5133B" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="460ADEFB" w14:textId="77777777" w:rsidR="00D13789" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="00D13789">
+          <w:p w14:paraId="460ADEFB" w14:textId="77777777" w:rsidR="00D13789" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="00D13789">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D13789" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>TT</w:t>
             </w:r>
-            <w:r w:rsidR="00D13789" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D13789" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Trinidad and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D13789" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Tobago</w:t>
             </w:r>
-            <w:r w:rsidR="00D13789" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="2A191D40" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="2A191D40" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>UA</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ukraine</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2083F778" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="2083F778" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>US</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">United States of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>America</w:t>
             </w:r>
-            <w:r w:rsidR="00804E96" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="01B97A8F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="01B97A8F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>UZ</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uzbekistan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="439F69C2" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="439F69C2" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>VN</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Viet Nam</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A91EF4" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="55A91EF4" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>WS</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Samoa</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54156190" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="54156190" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ZM</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Zambia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="534CB2DE" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="00BE3570" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="534CB2DE" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...3 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BE3570">
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ZW</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="00BE3570">
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Zimbabwe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4076DB85" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="00BE3570" w:rsidRDefault="0081217C" w:rsidP="001E6E57">
+          <w:p w14:paraId="4076DB85" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="0081217C" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="pt-PT"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="153C5040" w14:textId="77777777" w:rsidR="00540498" w:rsidRPr="00CD0D38" w:rsidRDefault="00540498">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="153C5040" w14:textId="77777777" w:rsidR="00540498" w:rsidRPr="001C6E88" w:rsidRDefault="00540498">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D365F" w:rsidRPr="00655FED" w14:paraId="1DB0D5EF" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000D365F" w:rsidRPr="001C6E88" w14:paraId="1DB0D5EF" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45DF618B" w14:textId="18641A87" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="45DF618B" w14:textId="18641A87" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="2977"/>
                 <w:tab w:val="left" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5529"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="left" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00540498" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The designation of the</w:t>
             </w:r>
-            <w:r w:rsidR="00540498" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Union</w:t>
             </w:r>
-            <w:r w:rsidR="00540498" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> covers its Member States (Austria, Belgium, Bulgaria, Croatia, Cyprus, Czech Republic, Denmark, Estonia, Finland, France, Germany, Greece, Hungary, Ireland, Italy, Latvia, Lithuania, Luxembourg, Malta, Netherlands</w:t>
             </w:r>
-            <w:r w:rsidR="00A04392">
+            <w:r w:rsidR="00A04392" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Kingdom of the)</w:t>
             </w:r>
-            <w:r w:rsidR="00540498" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, Poland, Portugal, Romania, Slovakia, Slovenia, Spain, Sweden)</w:t>
             </w:r>
-            <w:r w:rsidR="006D177F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00540498" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25ADF77A" w14:textId="77777777" w:rsidR="00546299" w:rsidRPr="00620EAD" w:rsidRDefault="000D365F" w:rsidP="00A0664B">
+          <w:p w14:paraId="25ADF77A" w14:textId="32DFB47B" w:rsidR="00546299" w:rsidRPr="001C6E88" w:rsidRDefault="000D365F" w:rsidP="00A0664B">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2694"/>
                 <w:tab w:val="left" w:pos="2977"/>
                 <w:tab w:val="left" w:pos="3969"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5529"/>
                 <w:tab w:val="left" w:pos="6521"/>
                 <w:tab w:val="left" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">If the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>European Union</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is designated, it is compulsory to indicate a </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> is designated, it is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>second language before the Office of the European Union, among the following (check one box only):</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">compulsory to indicate a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:tab/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DFBBEF7" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="00546299" w:rsidP="00547828">
+              <w:t>second language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before the Office of the European Union, among the following (check one box only):</w:t>
+            </w:r>
+            <w:r w:rsidR="00715DE6" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DFBBEF7" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="00546299" w:rsidP="00547828">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1911"/>
                 <w:tab w:val="left" w:pos="2905"/>
                 <w:tab w:val="left" w:pos="3328"/>
                 <w:tab w:val="left" w:pos="4253"/>
                 <w:tab w:val="left" w:pos="4606"/>
                 <w:tab w:val="left" w:pos="5529"/>
                 <w:tab w:val="left" w:pos="5882"/>
                 <w:tab w:val="left" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="1487" w:right="1173" w:hanging="1345"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>French</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>German</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Italian</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00CD0D38" w:rsidRPr="006C37F5">
+            <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Spanish</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DD9D3AF" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="000D365F" w:rsidP="00546299">
+          <w:p w14:paraId="5DD9D3AF" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="000D365F" w:rsidP="00546299">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3544"/>
                 <w:tab w:val="left" w:pos="3828"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="6521"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Moreover, i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">f the applicant wishes to claim the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>seniority</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of an earlier mark registered in, or for, a Member State of the European Union, the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>official form MM17 must be annexed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the present international application.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089AC522" w14:textId="3EE5D659" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="089AC522" w14:textId="46E84174" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>By designating</w:t>
             </w:r>
-            <w:r w:rsidR="006D177F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E265E6" w:rsidRPr="00E265E6">
+            <w:r w:rsidR="000523D7" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E265E6" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Belize</w:t>
             </w:r>
-            <w:r w:rsidR="00E265E6">
+            <w:r w:rsidR="00E265E6" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brunei Darussalam</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00696146">
+            <w:r w:rsidR="00696146" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cabo </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Cabo Verde</w:t>
+            </w:r>
+            <w:r w:rsidR="00696146" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Verde</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00401E9D" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Guernsey</w:t>
+            </w:r>
+            <w:r w:rsidR="00401E9D" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Guernsey</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00401E9D" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00401E9D" w:rsidRPr="00620EAD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>India</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>India</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Ireland</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Ireland</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Lesotho</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Lesotho</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Malawi</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Malawi</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Malaysia</w:t>
+            </w:r>
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Malaysia</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Mozambique</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Mozambique</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>New Zealand</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>New Zealand</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA10B0" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Pakistan</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA10B0" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Pakistan</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Singapore</w:t>
+            </w:r>
+            <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Singapore</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Trinidad and Tobago</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Trinidad and Tobago</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> or the </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or the </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>United Kingdom</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>United Kingdom</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+              <w:t xml:space="preserve">, the applicant declares that </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6722" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, the applicant declares that </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BD6722">
+              <w:t>the applicant</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>the applicant</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+              <w:t xml:space="preserve"> has the intention that the mark will be used by </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6722" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> has the intention that the mark will be used by </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BD6722">
+              <w:t>the applicant</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>the applicant</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+              <w:t xml:space="preserve"> or with </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6722" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or with </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BD6722">
+              <w:t>the applicant’s</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>the applicant’s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+              <w:t xml:space="preserve"> consent in that country</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04392" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> consent in that country</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A04392">
+              <w:t>/territory</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>/territory</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> in connection with the goods and services identified in this application.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="348953B0" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="348953B0" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> designation of the African Intellectual Property Organization (</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OAPI</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">) covers the following Member States:  Benin, Burkina Faso, Cameroon, Central African Republic, Chad, Comoros, Congo, Côte d’Ivoire, Equatorial Guinea, Gabon, Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Togo.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="135C5278" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="135C5278" w14:textId="38AAF754" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">f the </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>United States of America</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is designated, it is </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>compulsory to annex</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to the present international application the official form (</w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve"> to the present international application the </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MM18</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+              <w:t>official form</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>) containing the declaration of intention to use the mark required b</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>y this Contracting Party.  Item </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+              <w:t>MM18</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>2(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00462911">
+              <w:t xml:space="preserve"> containing the declaration of intention to use the mark required b</w:t>
+            </w:r>
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>e</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+              <w:t>y this Contracting Party.  Item </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>2(</w:t>
+            </w:r>
+            <w:r w:rsidR="00462911" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>) of the present form should also be completed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57D47CAA" w14:textId="75394B06" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="006C45F0">
+          <w:p w14:paraId="57D47CAA" w14:textId="75394B06" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="006C45F0">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00620EAD">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006C45F0" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="006C45F0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cuba</w:t>
             </w:r>
-            <w:r w:rsidR="006C45F0" w:rsidRPr="006C45F0">
+            <w:r w:rsidR="006C45F0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>has</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> made a notification under Rule 34(3)(a) of the Regulations</w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>individual fees payable in two parts</w:t>
             </w:r>
-            <w:r w:rsidR="004F7F11">
+            <w:r w:rsidR="004F7F11" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">.  Therefore, if </w:t>
             </w:r>
-            <w:r w:rsidR="006C45F0" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="006C45F0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cuba</w:t>
             </w:r>
-            <w:r w:rsidR="006C45F0" w:rsidRPr="006C45F0">
+            <w:r w:rsidR="006C45F0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00013530">
+            <w:r w:rsidR="00013530" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">s designated, only the first part of the applicable individual fee is payable at the time of filing the present international application.  </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The second part will have to be paid only if the Office is satisfied that the mark which is the subject of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>the international</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> registration qualifies for protection.  </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The date by which the second part must be paid, and the amount due, will be notified to the holder of the international registration at a later stage.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DBF7302" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="0DBF7302" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Territorial entity previously part of the former Netherlands Antilles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04ABC0C3" w14:textId="4051149C" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="04ABC0C3" w14:textId="303B67E7" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection in </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BQ</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Bonaire, Sint Eustatius and Saba) is granted automatically with the designation (see </w:t>
+              <w:t xml:space="preserve"> (Bonaire, Sint Eustatius and Saba) is granted automatically with the designation (see Information Notice No. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+              <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Information Notice No. 27/2011</w:t>
+                <w:t>27/2011</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C0EB2AF" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="4C0EB2AF" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00692C21" w:rsidRPr="00692C21">
+            <w:r w:rsidR="00692C21" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">By designating </w:t>
             </w:r>
-            <w:r w:rsidR="00692C21" w:rsidRPr="006C0C30">
+            <w:r w:rsidR="00692C21" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brazil</w:t>
             </w:r>
-            <w:r w:rsidR="00692C21" w:rsidRPr="00692C21">
+            <w:r w:rsidR="00692C21" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, the applicant declares that the applicant, or a company controlled by the applicant, effectively and lawfully conducts business in connection with the goods and services for which Brazil is being designated;  and, agrees to receive notifications, including summons, not covered by the Madrid Protocol concerning the international registration of the mark that is the subject of this international application, issued in judicial proceedings held in Brazil, by post.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AE9C61A" w14:textId="3838BAC3" w:rsidR="000D365F" w:rsidRPr="00620EAD" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="6AE9C61A" w14:textId="3838BAC3" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> designation of </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Benelux</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> covers the following States:  Belgium, Luxembourg and Netherlands</w:t>
             </w:r>
-            <w:r w:rsidR="00A04392">
+            <w:r w:rsidR="00A04392" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Kingdom of the)</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2561CE2E" w14:textId="2C0F877A" w:rsidR="00BD001C" w:rsidRPr="00620EAD" w:rsidRDefault="006D177F" w:rsidP="006D177F">
+          <w:p w14:paraId="2561CE2E" w14:textId="41FB3737" w:rsidR="00BD001C" w:rsidRPr="001C6E88" w:rsidRDefault="006D177F" w:rsidP="006D177F">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>j</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00604814" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The designation of the </w:t>
             </w:r>
-            <w:r w:rsidR="00604814" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>United Kingdom</w:t>
             </w:r>
-            <w:r w:rsidR="00604814" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> covers England, Wales, Scotland, Northern Ireland, the British Overseas Territory of the Falkland Islands (Malvinas) and Gibraltar, as well as the two British Crown Dependencies of the Isle of Man and Jersey (see Information Notices No. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="00604814" w:rsidRPr="00620EAD">
+              <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>38/2015</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00604814" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00604814" w:rsidRPr="00620EAD">
+              <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>77/2020</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00604814" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">).  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="342F8291" w14:textId="5B72B944" w:rsidR="006D177F" w:rsidRPr="00BD001C" w:rsidRDefault="00BD001C" w:rsidP="00CD5575">
+          <w:p w14:paraId="342F8291" w14:textId="60586822" w:rsidR="006D177F" w:rsidRPr="001C6E88" w:rsidRDefault="00BD001C" w:rsidP="00CD5575">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006D177F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bailiwick of </w:t>
             </w:r>
-            <w:r w:rsidR="006D177F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Guernsey</w:t>
             </w:r>
-            <w:r w:rsidR="006D177F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is a self-governing British Crown Dependency</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see Information Notice No.</w:t>
             </w:r>
-            <w:r w:rsidR="00CD5575" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="00CD5575" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00604814" w:rsidRPr="00620EAD">
+              <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>77/2020</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00620EAD">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="006D177F" w:rsidRPr="00620EAD">
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="240C02D3" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRDefault="00B929F6" w:rsidP="00546299"/>
-    <w:p w14:paraId="7BD519B0" w14:textId="77777777" w:rsidR="009411C8" w:rsidRDefault="009411C8" w:rsidP="00546299"/>
+    <w:p w14:paraId="240C02D3" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="00546299"/>
+    <w:p w14:paraId="7BD519B0" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="00546299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="7972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="3BC32C52" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="3BC32C52" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="39476841" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRDefault="00693C92" w:rsidP="002C5182">
+          <w:p w14:paraId="39476841" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00693C92" w:rsidP="002C5182">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00693C92">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00C8420F" w:rsidRPr="00693C92">
+            <w:r w:rsidR="00C8420F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. SIGNATURE </w:t>
             </w:r>
-            <w:r w:rsidR="006D177F">
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OF</w:t>
             </w:r>
-            <w:r w:rsidR="00C8420F" w:rsidRPr="00693C92">
+            <w:r w:rsidR="00C8420F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> THE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00693C92">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">APPLICANT </w:t>
             </w:r>
-            <w:r w:rsidR="00540498">
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AND/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00693C92">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
-            <w:r w:rsidR="00913E2C">
+            <w:r w:rsidR="00913E2C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>THE</w:t>
             </w:r>
-            <w:r w:rsidR="00540498">
+            <w:r w:rsidR="00540498" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IR</w:t>
             </w:r>
-            <w:r w:rsidR="00913E2C">
+            <w:r w:rsidR="00913E2C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C8420F" w:rsidRPr="00693C92">
+            <w:r w:rsidR="00C8420F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>REPRESENTATIVE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03774E13" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="002C5182">
+          <w:p w14:paraId="03774E13" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="002C5182">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12FAD4D2" w14:textId="77777777" w:rsidR="002C5182" w:rsidRPr="002C5182" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="12FAD4D2" w14:textId="77777777" w:rsidR="002C5182" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="002C5182">
+            <w:r w:rsidR="002C5182" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f required or allowed by the Office of origin</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="02EDBACC" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="02EDBACC" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="498809D3" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00A80361" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+          <w:p w14:paraId="498809D3" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="00B80C6E" w14:paraId="7C7F76BD" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="7C7F76BD" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7523E119" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00A80361" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A80361">
+          <w:p w14:paraId="7523E119" w14:textId="653C9D01" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>By signing this form, I declare that I am entitled to sign it under the applicable law</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00181F3B">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="00FC7DE7" w14:paraId="48FED75F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="48FED75F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40FB2EC4" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00FC7DE7" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00FC7DE7">
+          <w:p w14:paraId="40FB2EC4" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC7DE7">
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F3DE3A6" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00FC7DE7" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7F3DE3A6" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04535E54" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D567C48" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49EA9FBC" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73993CD0" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+    <w:p w14:paraId="73993CD0" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58BEE794" w14:textId="77777777" w:rsidR="009A2F7A" w:rsidRDefault="009A2F7A" w:rsidP="00546299">
+    <w:p w14:paraId="58BEE794" w14:textId="77777777" w:rsidR="009A2F7A" w:rsidRPr="001C6E88" w:rsidRDefault="009A2F7A" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC707E3" w14:textId="77777777" w:rsidR="009078B0" w:rsidRDefault="009078B0" w:rsidP="00546299">
+    <w:p w14:paraId="2EC707E3" w14:textId="77777777" w:rsidR="009078B0" w:rsidRPr="001C6E88" w:rsidRDefault="009078B0" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="476"/>
         <w:gridCol w:w="8222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00693C92" w:rsidRPr="0014082F" w14:paraId="10030A37" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00693C92" w:rsidRPr="001C6E88" w14:paraId="10030A37" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="24865141" w14:textId="77777777" w:rsidR="00693C92" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
+          <w:p w14:paraId="24865141" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00693C92">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1</w:t>
-[...47 lines deleted...]
-          <w:p w14:paraId="4FE7F085" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="00A80361" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
+              <w:t xml:space="preserve">13. CERTIFICATION AND SIGNATURE OF THE INTERNATIONAL APPLICATION BY THE OFFICE OF ORIGIN </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE7F085" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00693C92" w:rsidRPr="0014082F" w14:paraId="7B03BF47" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00693C92" w:rsidRPr="001C6E88" w14:paraId="7B03BF47" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FABA909" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="009C392A" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
+          <w:p w14:paraId="5FABA909" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009C392A">
+              <w:t>(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57809BEE" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEAD53F" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="001E6E57">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...20 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">Certification.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00693C92" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certification.  </w:t>
-[...17 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>The Office of origin certifies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="7CED54BF" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="7CED54BF" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CE0E7D" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00014D91" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="59CE0E7D" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="510EA973" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00014D91" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="510EA973" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A878B07" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00014D91" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="3A878B07" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00693C92" w:rsidRPr="0014082F" w14:paraId="6FB3BDC9" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00693C92" w:rsidRPr="001C6E88" w14:paraId="6FB3BDC9" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37D90EFC" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="00014D91" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
+          <w:p w14:paraId="37D90EFC" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D20AD18" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="00B0629C" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B0629C">
+          <w:p w14:paraId="1D20AD18" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B0629C">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B0629C">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="099D3981" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001720EA" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
+          <w:p w14:paraId="099D3981" w14:textId="61C01252" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001720EA">
-[...6 lines deleted...]
-            <w:r w:rsidR="001720EA" w:rsidRPr="001720EA">
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00693C92" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hat the request</w:t>
+            </w:r>
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to present this application was received on</w:t>
             </w:r>
-            <w:r w:rsidR="008C0A3D">
-[...11 lines deleted...]
-              <w:t>(dd/mm/</w:t>
+            <w:r w:rsidR="008C0A3D" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="008C0A3D" w:rsidRPr="008C0A3D">
+            <w:r w:rsidR="008C0A3D" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="008C0A3D" w:rsidRPr="008C0A3D">
+            <w:r w:rsidR="008C0A3D" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="001720EA" w:rsidRPr="001720EA">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="4055B3FD" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="4055B3FD" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D84C380" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00014D91" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="5D84C380" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="494CEC87" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00014D91" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="494CEC87" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="271AC785" w14:textId="77777777" w:rsidR="001720EA" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
-[...7 lines deleted...]
-          <w:p w14:paraId="4964EFF0" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="008C0A3D" w:rsidRDefault="00FC7DE7" w:rsidP="001E6E57">
+          <w:p w14:paraId="271AC785" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4964EFF0" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="4B713B02" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="4B713B02" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E6B6AB" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="008C0A3D" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="32E6B6AB" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57FA9C14" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="008C0A3D" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="57FA9C14" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4442A2ED" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="008C0A3D" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="4442A2ED" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="78D44260" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="78D44260" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F19E8E" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="008C0A3D" w:rsidRDefault="001720EA" w:rsidP="00546299">
+          <w:p w14:paraId="51F19E8E" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5C9DD4" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00B94A29" w:rsidRDefault="001720EA" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B94A29">
+          <w:p w14:paraId="3D5C9DD4" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="251FAB9A" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00B94A29" w:rsidRDefault="001720EA" w:rsidP="00546299">
-[...36 lines deleted...]
-            <w:r w:rsidR="00653EF4">
+          <w:p w14:paraId="251FAB9A" w14:textId="2C9048A2" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hat the applicant named in item 2 is the same as the applicant named in the basic application or the holder named in the basic registration mentioned in item 5, as the case may be,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0707C4" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67C1B55B" w14:textId="4A0FF651" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hat any indication given in item 7(</w:t>
+            </w:r>
+            <w:r w:rsidR="00653EF4" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>), 9(d) or 9(e)(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) appears also in the basic application or the basic registration, as the case may be,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D574505" w14:textId="77777777" w:rsidR="008C0A3D" w:rsidRPr="00B94A29" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
-[...21 lines deleted...]
-            <w:r w:rsidR="002F09D7" w:rsidRPr="00B94A29">
+          <w:p w14:paraId="0D574505" w14:textId="77777777" w:rsidR="008C0A3D" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67FF85F0" w14:textId="24D5EF3C" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hat the mark in item 7(a)</w:t>
+            </w:r>
+            <w:r w:rsidR="002F09D7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> corresponds to the mark</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the basic application or the basic registration, as the case may be,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50C24012" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00B94A29" w:rsidRDefault="001720EA" w:rsidP="00546299">
-[...21 lines deleted...]
-            <w:r w:rsidR="002F09D7" w:rsidRPr="00B94A29">
+          <w:p w14:paraId="50C24012" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4720E45B" w14:textId="5C47D975" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hat, if color is claimed as a distinctive feature of the mark in the basic application or the basic registration, </w:t>
+            </w:r>
+            <w:r w:rsidR="002F09D7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">or the mark in the basic application or basic registration is applied to be or is protected in color, a color </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">claim is included in item 8 </w:t>
             </w:r>
-            <w:r w:rsidR="00B0629C" w:rsidRPr="00B94A29">
+            <w:r w:rsidR="00B0629C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>or that, if color is claimed in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>item 8 without having being claimed in the basic application or basic registration, the mark in the basic application or basic registration is in fact in the color or combination of colors claimed, and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53E54D86" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00B94A29" w:rsidRDefault="001720EA" w:rsidP="00546299">
-[...19 lines deleted...]
-              <w:t xml:space="preserve">that the goods and services listed in item 10 are covered by the list of goods and services appearing in the basic application or basic </w:t>
+          <w:p w14:paraId="53E54D86" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EDBFF0C" w14:textId="60986242" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00B94A29">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hat the goods and services listed in item 10 are covered by the list of goods and services appearing in the basic application or basic </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>registration, as the case may</w:t>
             </w:r>
-            <w:r w:rsidR="00B94A29">
+            <w:r w:rsidR="00B94A29" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00B94A29">
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007456FF" w:rsidRPr="0014082F" w14:paraId="579208F1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007456FF" w:rsidRPr="001C6E88" w14:paraId="579208F1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="020366F9" w14:textId="77777777" w:rsidR="007456FF" w:rsidRPr="007456FF" w:rsidRDefault="007456FF" w:rsidP="00546299">
+          <w:p w14:paraId="020366F9" w14:textId="77777777" w:rsidR="007456FF" w:rsidRPr="001C6E88" w:rsidRDefault="007456FF" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="4A1188A6" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="4A1188A6" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="186DDF05" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001720EA" w:rsidRDefault="001720EA" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001720EA">
+          <w:p w14:paraId="186DDF05" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Where the international application is based on two or more basic applications or basic registrations, the above declaration shall be deemed to apply to all those basic applications or basic registrations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="243823FA" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="243823FA" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB42D3C" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="00014D91" w:rsidRDefault="001720EA" w:rsidP="00546299">
+          <w:p w14:paraId="1DB42D3C" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="1B776B7D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="1B776B7D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C8E4BF" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="009C392A" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="18C8E4BF" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(b</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFC2C54" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="0014082F" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6DFC2C54" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E3D9483" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="009C392A" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="7E3D9483" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Name of the Office</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Name of the Office:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="1F61425F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="1F61425F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6364AA" w14:textId="77777777" w:rsidR="001720EA" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+          <w:p w14:paraId="4F6364AA" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3319A7D3" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="0014082F" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3319A7D3" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A4809DD" w14:textId="77777777" w:rsidR="001720EA" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7A4809DD" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38AF56AD" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="399CFA33" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="563737B7" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001720EA" w:rsidRPr="0014082F" w14:paraId="24722ABA" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="24722ABA" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="713BF6A6" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="0014082F" w:rsidRDefault="001720EA" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="713BF6A6" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0629C" w:rsidRPr="0014082F" w14:paraId="476DDB9E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B0629C" w:rsidRPr="001C6E88" w14:paraId="476DDB9E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADDF51D" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="009C392A" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+          <w:p w14:paraId="4ADDF51D" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(c</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009C392A">
+              <w:t>(c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="476" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401147AE" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F7B87F" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...20 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Name and signature of the official signing on behalf of the Office:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0629C" w:rsidRPr="0014082F" w14:paraId="6316768D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B0629C" w:rsidRPr="001C6E88" w14:paraId="6316768D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8F236C" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="005F20C0" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+          <w:p w14:paraId="5C8F236C" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4EDD11" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="005F20C0" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+          <w:p w14:paraId="7A4EDD11" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E83D887" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+          <w:p w14:paraId="3E83D887" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A80361">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>By signing this form, I declare that I am entitled to sign it under the applicable law</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>By signing this form, I declare that I am entitled to sign it under the applicable law.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0629C" w:rsidRPr="0014082F" w14:paraId="3CF15682" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B0629C" w:rsidRPr="001C6E88" w14:paraId="3CF15682" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCEF24F" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+          <w:p w14:paraId="6FCEF24F" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7132C0E6" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+          <w:p w14:paraId="7132C0E6" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="431F2FAA" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
-[...23 lines deleted...]
-          <w:p w14:paraId="20537662" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+          <w:p w14:paraId="431F2FAA" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E746D31" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00B0629C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="738DC1DF" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20537662" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0629C" w:rsidRPr="0014082F" w14:paraId="70E2B64E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B0629C" w:rsidRPr="001C6E88" w14:paraId="70E2B64E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="119088F4" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
+          <w:p w14:paraId="119088F4" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00B0629C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0629C" w:rsidRPr="0014082F" w14:paraId="41622328" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B0629C" w:rsidRPr="001C6E88" w14:paraId="41622328" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4478BAFB" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="009C392A" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+          <w:p w14:paraId="4478BAFB" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(d</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66AA17B5" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="0014082F" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="66AA17B5" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="265C6381" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="009C392A" w:rsidRDefault="00EA3290" w:rsidP="000E08EB">
+          <w:p w14:paraId="265C6381" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00EA3290" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00B0629C" w:rsidRPr="00B0629C">
+            <w:r w:rsidR="00B0629C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">-mail address of the contact person in the Office:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0629C" w:rsidRPr="0014082F" w14:paraId="3D2BB128" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B0629C" w:rsidRPr="001C6E88" w14:paraId="3D2BB128" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEB8075" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+          <w:p w14:paraId="6CEB8075" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21ABFAEC" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+          <w:p w14:paraId="21ABFAEC" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DC5F14C" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
-[...23 lines deleted...]
-          <w:p w14:paraId="7E19C1C5" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="00B0629C" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+          <w:p w14:paraId="5DC5F14C" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DF293B8" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E19C1C5" w14:textId="77777777" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5038187B" w14:textId="77777777" w:rsidR="001720EA" w:rsidRDefault="001720EA" w:rsidP="00546299">
+    <w:p w14:paraId="5038187B" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1310156E" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+    <w:p w14:paraId="1310156E" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B12E244" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+    <w:p w14:paraId="6B12E244" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0014082F">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9253" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="601"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1706"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE0936" w:rsidRPr="00B74BA3" w14:paraId="3DA55E0C" w14:textId="052754BD" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00DE0936" w:rsidRPr="001C6E88" w14:paraId="3DA55E0C" w14:textId="052754BD" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="11898BE0" w14:textId="20F30FE5" w:rsidR="00AE3006" w:rsidRPr="00AE3006" w:rsidRDefault="00AE3006" w:rsidP="00AE3006">
+          <w:p w14:paraId="11898BE0" w14:textId="20F30FE5" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00AE3006">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>METHOD OF PAYMENT</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="048356CB" w14:textId="76FDE42C" w:rsidR="00DE0936" w:rsidRPr="00B74BA3" w:rsidRDefault="00DE0936" w:rsidP="00B0629C">
+              <w:t xml:space="preserve">METHOD OF PAYMENT </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7F4B94" w14:textId="6DF4C3B1" w:rsidR="00DE0936" w:rsidRPr="001C6E88" w:rsidRDefault="00DE0936" w:rsidP="00DE0936">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E61ADA0" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00AE3006">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you want to debit the amount of the fees from your Current Account at WIPO, tick the box and provide the information under item (a).  If you have already transferred those amounts to WIPO’s bank or postal account, provide as much information as possible under item (b), which would allow WIPO to identify and allocate your payment.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="048356CB" w14:textId="76FDE42C" w:rsidR="00DE0936" w:rsidRPr="001C6E88" w:rsidRDefault="00DE0936" w:rsidP="00B0629C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0629C" w:rsidRPr="00B74BA3" w14:paraId="617F07F1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00B0629C" w:rsidRPr="001C6E88" w14:paraId="617F07F1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C15C3F6" w14:textId="19A246AC" w:rsidR="00B0629C" w:rsidRPr="00B74BA3" w:rsidRDefault="00B0629C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="0C15C3F6" w14:textId="19A246AC" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8652" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0B606D" w14:textId="4E5FBE19" w:rsidR="00B0629C" w:rsidRPr="00AE3006" w:rsidRDefault="00B0629C" w:rsidP="00AE3006">
+          <w:p w14:paraId="3A0B606D" w14:textId="4E5FBE19" w:rsidR="00B0629C" w:rsidRPr="001C6E88" w:rsidRDefault="00B0629C" w:rsidP="00AE3006">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="40636F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="40636F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>INSTRUCTIONS TO DEBIT FROM A CURRENT ACCOUNT</w:t>
             </w:r>
-            <w:r w:rsidR="000F77C3" w:rsidRPr="00AE3006">
+            <w:r w:rsidR="000F77C3" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="40636F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> AT WIPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B036E" w:rsidRPr="00B74BA3" w14:paraId="520BFEBF" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007B036E" w:rsidRPr="001C6E88" w14:paraId="520BFEBF" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="61609A4A" w14:textId="77777777" w:rsidR="007B036E" w:rsidRPr="00B74BA3" w:rsidRDefault="007B036E" w:rsidP="00546299">
+          <w:p w14:paraId="61609A4A" w14:textId="77777777" w:rsidR="007B036E" w:rsidRPr="001C6E88" w:rsidRDefault="007B036E" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="15815D0D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="15815D0D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3138B483" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002E75C2">
+          <w:p w14:paraId="3138B483" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8652" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6771D83C" w14:textId="2ECDEA31" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="000F77C3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="6771D83C" w14:textId="2E9A5548" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="000F77C3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Bureau is hereby instructed to debit the required amount of fees from a current account opened with </w:t>
             </w:r>
-            <w:r w:rsidR="000F77C3">
+            <w:r w:rsidR="000F77C3" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>WIPO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74BA3">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (if this box is checked, it is not necessary to complete (b)).</w:t>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if this box is checked, it is not necessary to complete </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2B64" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">item </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(b)).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="5DA03614" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="5DA03614" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDB7ABD" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+          <w:p w14:paraId="1EDB7ABD" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8652" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="65007548" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+          <w:p w14:paraId="65007548" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="052F0FC0" w14:textId="77777777" w:rsidTr="00F754FB">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="052F0FC0" w14:textId="77777777" w:rsidTr="00F754FB">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66477ED2" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="66477ED2" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Holder of the account:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6526" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FD92B29" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5FD92B29" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29599AD0" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D94EC03" w14:textId="77777777" w:rsidR="00F754FB" w:rsidRPr="001C6E88" w:rsidRDefault="00F754FB" w:rsidP="00A346D8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="0EDD49BB" w14:textId="77777777" w:rsidTr="00F754FB">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="0EDD49BB" w14:textId="77777777" w:rsidTr="00F754FB">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="797BF883" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="797BF883" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Account number:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6526" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23F9A989" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E69165A" w14:textId="77777777" w:rsidR="00FD586F" w:rsidRPr="001C6E88" w:rsidRDefault="00FD586F" w:rsidP="00A346D8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BE9AEA2" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="1C21FC0E" w14:textId="77777777" w:rsidTr="000D1738">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="1C21FC0E" w14:textId="77777777" w:rsidTr="000D1738">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A624C58" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="5A624C58" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity of the party giving the instructions:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6526" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0817BBC4" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
-[...15 lines deleted...]
-          <w:p w14:paraId="1CD7C15E" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="00B74BA3" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
+          <w:p w14:paraId="0817BBC4" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="118B01FB" w14:textId="77777777" w:rsidR="00F754FB" w:rsidRPr="001C6E88" w:rsidRDefault="00F754FB" w:rsidP="00A346D8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CD7C15E" w14:textId="77777777" w:rsidR="00FC7DE7" w:rsidRPr="001C6E88" w:rsidRDefault="00FC7DE7" w:rsidP="00A346D8">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="378195A6" w14:textId="77777777" w:rsidTr="000D1738">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="378195A6" w14:textId="77777777" w:rsidTr="000D1738">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1407F1" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00043D16" w:rsidRDefault="00AE3006" w:rsidP="00A346D8">
+          <w:p w14:paraId="4C1407F1" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00A346D8">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="49BD089E" w14:textId="77777777" w:rsidTr="000D1738">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="49BD089E" w14:textId="77777777" w:rsidTr="000D1738">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4179E5A4" w14:textId="7F647B94" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4179E5A4" w14:textId="7F647B94" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(b</w:t>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8652" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6BAC47" w14:textId="50981D82" w:rsidR="00AE3006" w:rsidRPr="00AE3006" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="7C6BAC47" w14:textId="50981D82" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="40636F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="40636F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BANK OR POSTAL TRANSFER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D1738" w:rsidRPr="00B74BA3" w14:paraId="5E3298EE" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="000D1738" w:rsidRPr="001C6E88" w14:paraId="5E3298EE" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B4EFFD" w14:textId="77777777" w:rsidR="000D1738" w:rsidRDefault="000D1738" w:rsidP="00043D16">
+          <w:p w14:paraId="13B4EFFD" w14:textId="77777777" w:rsidR="000D1738" w:rsidRPr="001C6E88" w:rsidRDefault="000D1738" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8652" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1F676FA4" w14:textId="77777777" w:rsidR="000D1738" w:rsidRPr="00AE3006" w:rsidRDefault="000D1738" w:rsidP="00043D16">
+          <w:p w14:paraId="1F676FA4" w14:textId="77777777" w:rsidR="000D1738" w:rsidRPr="001C6E88" w:rsidRDefault="000D1738" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="40636F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="773E8FFD" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="773E8FFD" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61DACBBB" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="61DACBBB" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Identity of the party </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>effecting</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the payment:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21C69CC0" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="21C69CC0" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B784718" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="304C394A" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="6F690F79" w14:textId="77777777" w:rsidR="00FD586F" w:rsidRPr="001C6E88" w:rsidRDefault="00FD586F" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="304C394A" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="0CA14BD7" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="0CA14BD7" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3626E162" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="3626E162" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="6CF5F8E1" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="6CF5F8E1" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22E7256A" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="22E7256A" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Payment received and acknowledged by WIPO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="189310BA" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="189310BA" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CF57268" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002E75C2">
+          <w:p w14:paraId="5CF57268" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F32DA85" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="4F32DA85" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>WIPO receipt number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="5C23EAC4" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="5C23EAC4" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3359C467" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3359C467" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15D07637" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="15D07637" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7953EACD" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7953EACD" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58F542F2" w14:textId="77777777" w:rsidR="00FD586F" w:rsidRPr="001C6E88" w:rsidRDefault="00FD586F" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="447BCAE7" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="1139E26B" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="1139E26B" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68F23BCA" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00C077D4">
+          <w:p w14:paraId="68F23BCA" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00C077D4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk202172778"/>
             <w:bookmarkStart w:id="2" w:name="_Hlk177733933"/>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Payment made to WIPO bank account</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B051E0C" w14:textId="0395B43D" w:rsidR="00C077D4" w:rsidRPr="00E32B42" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00E32B42">
+          <w:p w14:paraId="5B051E0C" w14:textId="0395B43D" w:rsidR="00C077D4" w:rsidRPr="001C6E88" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Account name: WIPO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2706C741" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRPr="00E32B42" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
+          <w:p w14:paraId="2706C741" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRPr="001C6E88" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E32B42">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bank: UBS SWITZERLAND AG, ZURICH, SWITZERLAND</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02AC08E4" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
-            <w:r>
+          <w:p w14:paraId="02AC08E4" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRPr="001C6E88" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">IBAN: CH77 0024 0240 FP10 1035 6 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CDDCF73" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
-            <w:r>
+          <w:p w14:paraId="1CDDCF73" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRPr="001C6E88" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Swift: UBSWCHZH80A</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="70151CD7" w14:textId="258E3146" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="70151CD7" w14:textId="258E3146" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7500595E" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E75C2">
+          <w:p w14:paraId="7500595E" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29714F54" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="29714F54" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Payment identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AFD1DCF" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="5B6D754D" w14:textId="2C83788A" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00FD586F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="7DF75C4B" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="7DF75C4B" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74AFD55F" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="74AFD55F" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="189987B0" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="189987B0" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54F72D40" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00231DAE" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="54F72D40" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="298FC093" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ADB9675" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2527ABD2" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2527ABD2" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="4CB43688" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="4CB43688" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="159CB49E" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00C077D4">
+          <w:p w14:paraId="159CB49E" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00C077D4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Payment made to WIPO postal account </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(within Europe only)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ED50F51" w14:textId="77777777" w:rsidR="00C077D4" w:rsidRPr="001F6F83" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
+          <w:p w14:paraId="4ED50F51" w14:textId="77777777" w:rsidR="00C077D4" w:rsidRPr="001C6E88" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F6F83">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Account name: WIPO / OMPI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB97EE0" w14:textId="28B1DD09" w:rsidR="00C077D4" w:rsidRPr="00C077D4" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
+          <w:p w14:paraId="5EB97EE0" w14:textId="28B1DD09" w:rsidR="00C077D4" w:rsidRPr="001C6E88" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C077D4">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SWISS POST/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C077D4">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Postfinance</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C077D4">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C077D4">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Engelhaldenstrasse</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C077D4">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37, CH-3030 Bern</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D453929" w14:textId="77777777" w:rsidR="00C077D4" w:rsidRPr="00C077D4" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
+          <w:p w14:paraId="0D453929" w14:textId="77777777" w:rsidR="00C077D4" w:rsidRPr="001C6E88" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IBAN: CH03 0900 0000 1200 5000 8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33AE8EF2" w14:textId="77777777" w:rsidR="00C077D4" w:rsidRPr="00C077D4" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
+          <w:p w14:paraId="33AE8EF2" w14:textId="77777777" w:rsidR="00C077D4" w:rsidRPr="001C6E88" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Swift: POFICHBE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51B820E0" w14:textId="34CD9B8C" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="51B820E0" w14:textId="34CD9B8C" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FD21110" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="1FD21110" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002E75C2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58E54490" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="58E54490" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Payment identification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E843987" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="619FDB7D" w14:textId="4AB4090B" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00FD586F">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="619FDB7D" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...5 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="26D7B7E5" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="26D7B7E5" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="389CDD5E" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="389CDD5E" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74E53071" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+          <w:p w14:paraId="74E53071" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17806254" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="17806254" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3348ECFC" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FB8496E" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BE5B82F" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="00231DAE" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2BE5B82F" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="291C3AB9" w14:textId="77777777" w:rsidR="000D1738" w:rsidRDefault="000D1738"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="291C3AB9" w14:textId="77777777" w:rsidR="000D1738" w:rsidRPr="001C6E88" w:rsidRDefault="000D1738"/>
+    <w:p w14:paraId="44F1E5EF" w14:textId="29B53E1A" w:rsidR="00BA524D" w:rsidRPr="001C6E88" w:rsidRDefault="00BA524D">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9253" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2727"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA524D" w:rsidRPr="00B74BA3" w14:paraId="00EEC418" w14:textId="77777777" w:rsidTr="00BA524D">
+      <w:tr w:rsidR="00BA524D" w:rsidRPr="001C6E88" w14:paraId="00EEC418" w14:textId="77777777" w:rsidTr="00BA524D">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB56500" w14:textId="3598E0B9" w:rsidR="00BA524D" w:rsidRPr="00B74BA3" w:rsidRDefault="00BA524D" w:rsidP="00BA524D">
+          <w:p w14:paraId="1FB56500" w14:textId="3598E0B9" w:rsidR="00BA524D" w:rsidRPr="001C6E88" w:rsidRDefault="00BA524D" w:rsidP="00BA524D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>FEE CALCULATION SHEET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CF07CC2" w14:textId="77777777" w:rsidR="00BA524D" w:rsidRPr="00B74BA3" w:rsidRDefault="00BA524D" w:rsidP="00BA524D">
+          <w:p w14:paraId="0CF07CC2" w14:textId="77777777" w:rsidR="00BA524D" w:rsidRPr="001C6E88" w:rsidRDefault="00BA524D" w:rsidP="00BA524D">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w14:paraId="111AB660" w14:textId="77777777" w:rsidTr="00043D16">
+      <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="111AB660" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="477C92DB" w14:textId="5AE7A0C5" w:rsidR="00AE3006" w:rsidRPr="00B74BA3" w:rsidRDefault="00AE3006" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="477C92DB" w14:textId="2100CA13" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="40636F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">AMOUNT OF FEES </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(see </w:t>
             </w:r>
-            <w:r w:rsidR="00D955C0">
+            <w:r w:rsidR="00D955C0" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00D955C0" w:rsidRPr="00D955C0">
+              <w:r w:rsidR="00D955C0" w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madrid System </w:t>
               </w:r>
-              <w:r w:rsidRPr="00D955C0">
+              <w:r w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Fee Calculator</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="6A66A889" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="6A66A889" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="48D33A0C" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+          <w:p w14:paraId="48D33A0C" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="2ED23238" w14:textId="77777777" w:rsidTr="00EC667C">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="2ED23238" w14:textId="77777777" w:rsidTr="00EC667C">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F5C893A" w14:textId="4FC6F5BF" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00CA04A1">
-            <w:pPr>
+          <w:p w14:paraId="7F5C893A" w14:textId="7304D403" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Basic fee</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:  653 Swiss francs if the repr</w:t>
             </w:r>
-            <w:r w:rsidR="002F09D7" w:rsidRPr="00AE3006">
+            <w:r w:rsidR="002F09D7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>esentat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ion of the mark is in black and white and 903 Swiss francs if the </w:t>
             </w:r>
-            <w:r w:rsidR="002F09D7" w:rsidRPr="00AE3006">
+            <w:r w:rsidR="002F09D7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>representation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CA04A1" w:rsidRPr="00AE3006">
+            <w:r w:rsidR="00CA04A1" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in color.  (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">For international applications filed by applicants whose country of origin is a </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="006D3F87">
+              <w:r w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:i/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Least Developed Country</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">in accordance with the list established by the United Nations, 65 Swiss francs if the </w:t>
             </w:r>
-            <w:r w:rsidR="002F09D7" w:rsidRPr="00AE3006">
+            <w:r w:rsidR="002F09D7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>representation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in black and white and 90 Swiss francs if the </w:t>
             </w:r>
-            <w:r w:rsidR="002F09D7" w:rsidRPr="00AE3006">
+            <w:r w:rsidR="002F09D7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>representation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000C6B10" w:rsidRPr="00AE3006">
+            <w:r w:rsidR="000C6B10" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3006">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in color.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C0960C5" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-            <w:pPr>
+          <w:p w14:paraId="1C0960C5" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="57E750C6" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="57E750C6" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="50DD6137" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+          <w:p w14:paraId="50DD6137" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="43E8D9A9" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="43E8D9A9" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF7DEB7" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="1DF7DEB7" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Complementary and supplementary fees</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="601294F1" w14:textId="1B86D075" w:rsidR="0031125D" w:rsidRPr="00B74BA3" w:rsidRDefault="0031125D" w:rsidP="007F4AE6">
+          <w:p w14:paraId="601294F1" w14:textId="1B86D075" w:rsidR="0031125D" w:rsidRPr="001C6E88" w:rsidRDefault="0031125D" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="28C876C9" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="28C876C9" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56F308C0" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="56F308C0" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Number of designations for which complementary fee is applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44A39E38" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="44A39E38" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Complementary fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53F99678" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="53F99678" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Total amount of the complementary fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="290E686A" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+          <w:p w14:paraId="290E686A" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="425A08E1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="425A08E1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D81D36A" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-            <w:pPr>
+          <w:p w14:paraId="2D81D36A" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68984D8A" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="68984D8A" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35E3A4A3" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="35E3A4A3" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100 Swiss francs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="792FE491" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="792FE491" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D608955" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-            <w:pPr>
+          <w:p w14:paraId="3D608955" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B81690E" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3B81690E" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EA81C7E" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-            <w:pPr>
+          <w:p w14:paraId="6EA81C7E" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="32646F0E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="32646F0E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13138A5D" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="13138A5D" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Number of classes of goods and services beyond three</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FAFD777" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="6FAFD777" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supplementary fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47E9ED96" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="47E9ED96" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Total amount of the supplementary fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="744C68FC" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+          <w:p w14:paraId="744C68FC" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="57F4DB9B" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="57F4DB9B" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="520527F4" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-            <w:pPr>
+          <w:p w14:paraId="520527F4" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ADA9A80" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="2ADA9A80" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F65F8B1" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="1F65F8B1" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>100 Swiss francs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26027020" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="26027020" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46943C96" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-            <w:pPr>
+          <w:p w14:paraId="46943C96" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FE532D7" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3FE532D7" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56DC2E9B" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-            <w:pPr>
+          <w:p w14:paraId="56DC2E9B" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="0CB5B33D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="0CB5B33D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6799A757" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+          <w:p w14:paraId="6799A757" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="5CA6A6B2" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="5CA6A6B2" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="4587444E" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="4587444E" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Individual fees (Swiss francs)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="17"/>
             </w:r>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A9DD97" w14:textId="44106F36" w:rsidR="0031125D" w:rsidRPr="00B74BA3" w:rsidRDefault="0031125D" w:rsidP="007F4AE6">
+          <w:p w14:paraId="31A9DD97" w14:textId="44106F36" w:rsidR="0031125D" w:rsidRPr="001C6E88" w:rsidRDefault="0031125D" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="60057B0A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="60057B0A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0055E764" w14:textId="6F98ED31" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="009648CE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="0055E764" w14:textId="6F98ED31" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="009648CE">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Designat</w:t>
             </w:r>
-            <w:r w:rsidR="009648CE">
+            <w:r w:rsidR="009648CE" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A9A89F1" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="7A9A89F1" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Individual fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15AADF9C" w14:textId="4EC2CE2A" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="009648CE" w:rsidP="009648CE">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="15AADF9C" w14:textId="4EC2CE2A" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="009648CE" w:rsidP="009648CE">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Designations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57512BAD" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="57512BAD" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Individual fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="2080D548" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="2080D548" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D4E1DC0" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="4D4E1DC0" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48D836E6" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="48D836E6" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29BF01D4" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="29BF01D4" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB5E78D" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="1FB5E78D" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="330A26C7" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="330A26C7" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0982E275" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="0982E275" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D3657ED" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="7D3657ED" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28D80C7F" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="28D80C7F" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03641F1C" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="03641F1C" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="4874F606" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="4874F606" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="277E5D36" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="277E5D36" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35CAADF2" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="35CAADF2" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B7FE1C6" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="3B7FE1C6" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34053FFF" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="34053FFF" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="68EFD7D7" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="68EFD7D7" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A0F1C98" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="4A0F1C98" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40C8D9F2" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="40C8D9F2" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="745DF3E0" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="745DF3E0" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5361C5D8" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="5361C5D8" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="5B600AFD" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="5B600AFD" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54385448" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="54385448" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10062DB1" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="10062DB1" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5813A97B" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="5813A97B" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0559A6C8" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="0559A6C8" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="37E44C6E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="37E44C6E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E927EEE" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="0E927EEE" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251C1CF8" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="251C1CF8" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42902BE3" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="42902BE3" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FF07C7B" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="2FF07C7B" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="72C72BE4" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="72C72BE4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C54F851" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
+          <w:p w14:paraId="4C54F851" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A346D8" w:rsidRPr="00B74BA3" w14:paraId="742382B3" w14:textId="77777777" w:rsidTr="007C3B6E">
+      <w:tr w:rsidR="00A346D8" w:rsidRPr="001C6E88" w14:paraId="742382B3" w14:textId="77777777" w:rsidTr="007C3B6E">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEBBC51" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00B74BA3" w:rsidRDefault="00A346D8" w:rsidP="007F4AE6">
+          <w:p w14:paraId="5DEBBC51" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37A45E3F" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00B74BA3" w:rsidRDefault="00A346D8" w:rsidP="00A346D8">
+          <w:p w14:paraId="37A45E3F" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="00A346D8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Total individual fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37C0632A" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00B74BA3" w:rsidRDefault="00A346D8" w:rsidP="007F4AE6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="37C0632A" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AA918A6" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00F754FB" w:rsidRDefault="00A346D8" w:rsidP="00F754FB">
+          <w:p w14:paraId="6AA918A6" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4AE6" w:rsidRPr="00B74BA3" w14:paraId="4652E6D6" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w14:paraId="4652E6D6" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="115A0A89" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="00F754FB" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
+          <w:p w14:paraId="115A0A89" w14:textId="77777777" w:rsidR="007F4AE6" w:rsidRPr="001C6E88" w:rsidRDefault="007F4AE6" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A346D8" w:rsidRPr="00B74BA3" w14:paraId="53C6EA3E" w14:textId="77777777" w:rsidTr="007C3B6E">
+      <w:tr w:rsidR="00A346D8" w:rsidRPr="001C6E88" w14:paraId="53C6EA3E" w14:textId="77777777" w:rsidTr="007C3B6E">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3011" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="756E7B00" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00B74BA3" w:rsidRDefault="00A346D8" w:rsidP="007F4AE6">
+          <w:p w14:paraId="756E7B00" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="007F4AE6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A71B858" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00B74BA3" w:rsidRDefault="00A346D8" w:rsidP="00A346D8">
+          <w:p w14:paraId="2A71B858" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="00A346D8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74BA3">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GRAND TOTAL (Swiss francs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67B9DFDC" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00B74BA3" w:rsidRDefault="00A346D8" w:rsidP="007F4AE6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B74BA3">
+          <w:p w14:paraId="67B9DFDC" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="007F4AE6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60CDD73B" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00F754FB" w:rsidRDefault="00A346D8" w:rsidP="00F754FB">
+          <w:p w14:paraId="60CDD73B" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="00F754FB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE28AD" w:rsidRPr="00B74BA3" w14:paraId="02A3BA67" w14:textId="77777777" w:rsidTr="000D1738">
+      <w:tr w:rsidR="00CE28AD" w:rsidRPr="001C6E88" w14:paraId="02A3BA67" w14:textId="77777777" w:rsidTr="000D1738">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9253" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="56407A61" w14:textId="77777777" w:rsidR="00FC3487" w:rsidRPr="00B74BA3" w:rsidRDefault="00FC3487" w:rsidP="000E08EB">
+          <w:p w14:paraId="56407A61" w14:textId="77777777" w:rsidR="00FC3487" w:rsidRPr="001C6E88" w:rsidRDefault="00FC3487" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C95EE7A" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+    <w:p w14:paraId="3C95EE7A" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidSect="000D1738">
+        <w:sectPr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidSect="000D1738">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
-          <w:headerReference w:type="first" r:id="rId19"/>
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="567" w:right="1134" w:bottom="1135" w:left="1418" w:header="510" w:footer="735" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9251" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE3986" w:rsidRPr="0014082F" w14:paraId="06CC7503" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00DE3986" w:rsidRPr="001C6E88" w14:paraId="06CC7503" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6266" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EEA91B7" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="00DE3986" w:rsidRDefault="00DE3986" w:rsidP="003A4C29">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DE3986">
+          <w:p w14:paraId="5EEA91B7" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="001C6E88" w:rsidRDefault="00DE3986" w:rsidP="003A4C29">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">CONTINUATION SHEET </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> APPLICANTS</w:t>
+              <w:t>CONTINUATION SHEET FOR SEVERAL APPLICANTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67E4F9B0" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="0014082F" w:rsidRDefault="00DE3986" w:rsidP="003A4C29">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="67E4F9B0" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="001C6E88" w:rsidRDefault="00DE3986" w:rsidP="003A4C29">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="564BB778" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="0014082F" w:rsidRDefault="00DE3986" w:rsidP="003A4C29">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="564BB778" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="001C6E88" w:rsidRDefault="00DE3986" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31CA4AF7" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="0014082F" w:rsidRDefault="00DE3986" w:rsidP="003A4C29">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="31CA4AF7" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="001C6E88" w:rsidRDefault="00DE3986" w:rsidP="003A4C29">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38AAAD70" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="0014082F" w:rsidRDefault="00DE3986" w:rsidP="003A4C29">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="38AAAD70" w14:textId="77777777" w:rsidR="00DE3986" w:rsidRPr="001C6E88" w:rsidRDefault="00DE3986" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="765F3861" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="765F3861" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9243" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CB1A6F7" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="000E08EB" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="6CB1A6F7" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="0EB507A1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="0EB507A1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9243" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E02DBBF" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="005B566E" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005B566E">
+          <w:p w14:paraId="3E02DBBF" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Please, complete a separate continuation sheet for </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>each applicant</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="5C1D8549" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="5C1D8549" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w14:paraId="51F26BC7" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="00416EA0" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="51F26BC7" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="000E08EB" w14:paraId="0DB31059" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="0DB31059" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="738F331C" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="000E08EB" w:rsidRDefault="005C7741" w:rsidP="000E08EB">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="738F331C" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="005C7741" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>APPLICANT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57A8A119" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="57A8A119" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B391385" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7B391385" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57AED48B" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="57AED48B" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691CC2D1" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="691CC2D1" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F6AC277" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0F6AC277" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="347B9617" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="347B9617" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w14:paraId="2986D3E4" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00540498" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="2986D3E4" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="43E08F76" w14:textId="77777777" w:rsidTr="00DC7960">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="43E08F76" w14:textId="77777777" w:rsidTr="00DC7960">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0439B60B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0024292D" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="0439B60B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024292D">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="350974A0" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0024292D" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="350974A0" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024292D">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7516" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46CBF38B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="46CBF38B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="194AF809" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C1A3142" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="439D5D10" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="439D5D10" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w14:paraId="18EC7DA8" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0024292D" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="18EC7DA8" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="14A10010" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="14A10010" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07081026" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0024292D" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="07081026" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
           </w:tcPr>
-          <w:p w14:paraId="5B603368" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0014082F" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5B603368" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="4A849A90" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="4A849A90" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F8C3323" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="0079512F" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="7F8C3323" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4092B0F0" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
-[...55 lines deleted...]
-          <w:p w14:paraId="6B7D8C84" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00A80361" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+          <w:p w14:paraId="4092B0F0" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="569ABE54" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09847FE0" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B2A624F" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="640A316F" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76176D20" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BC263DA" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B7D8C84" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="601A0051" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="601A0051" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C2A74D5" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="004B6986" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="5C2A74D5" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63D0E625" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="63D0E625" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="1EF5BF4A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="1EF5BF4A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="608B0C53" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="608B0C53" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5164B161" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="5164B161" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="1088E528" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="1088E528" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54B846AF" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="54B846AF" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C7C8862" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="3C7C8862" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="54B9D9A1" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="54B9D9A1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ECBE2EE" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="6ECBE2EE" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ECDB588" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="1ECDB588" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="160403DB" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="160403DB" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w14:paraId="78DECA4E" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="00C718F6" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="78DECA4E" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="78E01477" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="78E01477" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3314A33B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0079512F" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3314A33B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39C6CA87" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0014082F" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="39C6CA87" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-mail address</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="18"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5957" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A546A72" w14:textId="77777777" w:rsidR="005B566E" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1A546A72" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3384633E" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="4C12A41A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="4C12A41A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w14:paraId="477E1C5B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="005C5894" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="477E1C5B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="1AE0F839" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="1AE0F839" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="115"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="022E5982" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0079512F" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="022E5982" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="472C7E75" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0014082F" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="472C7E75" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="19"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5957" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FC2B1F" w14:textId="77777777" w:rsidR="005B566E" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="10FC2B1F" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="350EFBDC" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="71E7E04A" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="71E7E04A" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439F5941" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0024292D" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="439F5941" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
           </w:tcPr>
-          <w:p w14:paraId="532FF571" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0014082F" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="532FF571" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="167ED98E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="167ED98E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67947AD4" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="00815CEC" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="67947AD4" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
           </w:tcPr>
-          <w:p w14:paraId="46391246" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="00815CEC" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="46391246" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nationality or legal nature and State of organization</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="20"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="7AD0450F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="7AD0450F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6CD310" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="004B6986" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="1B6CD310" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
           </w:tcPr>
-          <w:p w14:paraId="38E9C250" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="004B6986" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="38E9C250" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="008533B9" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="008533B9" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F65407" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="00AE73DD" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="22F65407" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F024285" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0014082F" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...9 lines deleted...]
-              <w:t>(i)</w:t>
+          <w:p w14:paraId="5F024285" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BEC812" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="009C0AAA" w:rsidRDefault="00CD0D38" w:rsidP="000E08EB">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="002E75C2">
+          <w:p w14:paraId="74BEC812" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="560E5FFC" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="00800CFD" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00416EA0">
+          <w:p w14:paraId="560E5FFC" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">If the applicant is a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00416EA0">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>natural person</w:t>
             </w:r>
-            <w:r w:rsidRPr="00416EA0">
-[...11 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, indicate the nationality of the applicant:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="67641C06" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="67641C06" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="111DE646" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="006359F6" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="111DE646" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4317C966" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="006359F6" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="4317C966" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0296155A" w14:textId="77777777" w:rsidR="005B566E" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+          <w:p w14:paraId="0296155A" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationality of the applicant:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52BDDDD5" w14:textId="77777777" w:rsidR="005B566E" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="52BDDDD5" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58F420CD" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="289B42F3" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="74A1442D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="74A1442D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
           </w:tcPr>
-          <w:p w14:paraId="0693F16B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="006359F6" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0693F16B" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="3BC4800F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="3BC4800F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C155ED" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="00AE73DD" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="69C155ED" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="390A4E5F" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="0014082F" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="390A4E5F" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6D7438" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="009C0AAA" w:rsidRDefault="00CD0D38" w:rsidP="00547828">
+          <w:p w14:paraId="5B6D7438" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="00547828">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002E75C2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002E75C2">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CC5AE8">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00547828" w:rsidRPr="00CC5AE8">
+            <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w14:paraId="11105CCB" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="00416EA0" w:rsidRDefault="0021689B" w:rsidP="000E08EB">
+          <w:p w14:paraId="11105CCB" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="0021689B" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0021689B">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="005B566E" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="005B566E" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">f the applicant is a </w:t>
             </w:r>
-            <w:r w:rsidR="005B566E" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="005B566E" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>legal entity</w:t>
             </w:r>
-            <w:r w:rsidR="005B566E" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="005B566E" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, provide </w:t>
             </w:r>
-            <w:r w:rsidR="005B566E" w:rsidRPr="00FC4132">
+            <w:r w:rsidR="005B566E" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
-            <w:r w:rsidR="005B566E" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="005B566E" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E5735">
+            <w:r w:rsidR="009E5735" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
-            <w:r w:rsidR="005B566E" w:rsidRPr="00416EA0">
+            <w:r w:rsidR="005B566E" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the following indications:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="75696A7B" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="75696A7B" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C718EA5" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="006359F6" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="7C718EA5" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B7A4FEC" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="006359F6" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="2B7A4FEC" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E58CD81" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="008A3B06" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="0E58CD81" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal nature of the legal entity:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4681" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FD08D40" w14:textId="77777777" w:rsidR="005B566E" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="7FD08D40" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EC7C3B6" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+          <w:p w14:paraId="7EC7C3B6" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50AC19DF" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="008A3B06" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+          <w:p w14:paraId="50AC19DF" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B566E" w:rsidRPr="0014082F" w14:paraId="7FC3AC20" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005B566E" w:rsidRPr="001C6E88" w14:paraId="7FC3AC20" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6826F528" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="008A3B06" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="6826F528" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3997DEC4" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="008A3B06" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+          <w:p w14:paraId="3997DEC4" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1249D9E0" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="008A3B06" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00AE73DD">
+          <w:p w14:paraId="1249D9E0" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>State (country) and, where applicable, territorial unit within that State (canton, province, state, etc.), under the law of which the said legal entity has been organized:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4681" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36382398" w14:textId="77777777" w:rsidR="005B566E" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
-[...47 lines deleted...]
-          <w:p w14:paraId="331D2290" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="008A3B06" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+          <w:p w14:paraId="36382398" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22BA410F" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E5E90D3" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE6C737" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C757DA4" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7261F5BC" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="331D2290" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10AF4236" w14:textId="77777777" w:rsidR="005B566E" w:rsidRDefault="005B566E"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="10AF4236" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E"/>
+    <w:p w14:paraId="2E8BCB63" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9251" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="7088"/>
         <w:gridCol w:w="570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="000E08EB" w14:paraId="18B5261B" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="18B5261B" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="44067087" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000E08EB">
+          <w:p w14:paraId="44067087" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ENTITLEMENT TO FILE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4617C389" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="4617C389" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="2FE3D4B7" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="2FE3D4B7" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78838A49" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="0024292D" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="78838A49" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="695D005D" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00AE73DD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="695D005D" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Check the appropriate box:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="6A9E3351" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="6A9E3351" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="52643DA8" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="52643DA8" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="67E81026" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="67E81026" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522389BC" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00AE73DD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="522389BC" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3867CCEF" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="0014082F" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...9 lines deleted...]
-              <w:t>(i)</w:t>
+          <w:p w14:paraId="3867CCEF" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="012DCC49" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="009C0AAA" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="012DCC49" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5502CFBB" w14:textId="5938F75E" w:rsidR="000E08EB" w:rsidRPr="00800CFD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5502CFBB" w14:textId="558EDD17" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="006D177F">
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">here the Contracting Party </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86F80" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the Office of origin </w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mentioned in item 1 </w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of the attached form </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4696C">
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">is a State, the applicant is a national of that </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>State; or</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="0EB8CA61" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="0EB8CA61" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC07797" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00017D7A" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="4CC07797" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="630704F8" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="630704F8" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62389BA4" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00AE73DD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="62389BA4" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B7C975" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="0014082F" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="30B7C975" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B8500B" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="009C0AAA" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="15B8500B" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE374DC" w14:textId="6BA031FA" w:rsidR="000E08EB" w:rsidRPr="00800CFD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5AE374DC" w14:textId="68344773" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="006D177F">
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">here the Contracting Party </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86F80" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the Office of origin </w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mentioned in item 1</w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the attached form</w:t>
             </w:r>
-            <w:r w:rsidRPr="00800CFD">
-[...9 lines deleted...]
-              <w:t>ch the applicant is a national:</w:t>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is an organization, the name of the State of which the applicant is a national:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="1DE9BC8B" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="1DE9BC8B" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F569143" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="004B6986" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="1F569143" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="570F71C8" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="004B6986" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="570F71C8" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068CF993" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="004B6986" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="068CF993" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="694F2FCD" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00800CFD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="694F2FCD" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="33603D06" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="33603D06" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF2D7A5" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00EF291A" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="2AF2D7A5" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4147A2CB" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00EF291A" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="4147A2CB" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="743D1504" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00EF291A" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="743D1504" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="665C4166" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...6 lines deleted...]
-          <w:p w14:paraId="7C45C523" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="00EF291A" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+          <w:p w14:paraId="665C4166" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C45C523" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BA8BCD0" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="1BA8BCD0" w14:textId="24EE14F6" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="009C66C6" w:rsidP="000E08EB">
             <w:pPr>
               <w:ind w:left="-105"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>; or</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="5C95FF7C" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="5C95FF7C" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0E11D145" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="0E11D145" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:ind w:left="-105"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="3D85B4FC" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="3D85B4FC" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01771377" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00AE73DD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="01771377" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5032606C" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="0014082F" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5032606C" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(iii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A9DECF" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="009C0AAA" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+          <w:p w14:paraId="37A9DECF" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD58CC2" w14:textId="3E64834A" w:rsidR="000E08EB" w:rsidRPr="00800CFD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0AD58CC2" w14:textId="522D7676" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="006D177F">
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he applicant is domiciled in the territory of the Contracting Party </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86F80" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the Office of origin </w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mentioned in item 1</w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the attached </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00B33D3F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>form; or</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="4F3AE9AE" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="4F3AE9AE" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7CFE77" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00017D7A" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="4D7CFE77" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="2A6E54E4" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="2A6E54E4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="222398DF" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="004B6986" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="222398DF" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAC62A0" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4AAC62A0" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(iv)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52507621" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="009C0AAA" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
+          <w:p w14:paraId="52507621" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006C37F5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006C37F5">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7658" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="73D0C04E" w14:textId="399B5CB6" w:rsidR="000E08EB" w:rsidRPr="00800CFD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="73D0C04E" w14:textId="1EBA6E5B" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">racting Party </w:t>
-[...25 lines deleted...]
-            <w:r w:rsidR="006D177F">
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he applicant has a real and effective industrial or commercial establishment in the territory of the Contracting Party </w:t>
+            </w:r>
+            <w:r w:rsidR="00B86F80" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the Office of origin </w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mentioned in item 1</w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the attached form</w:t>
             </w:r>
-            <w:r w:rsidRPr="00800CFD">
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="651DE94F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="651DE94F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="65BB7FAC" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="004B6986" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="65BB7FAC" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="79E6BB05" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="79E6BB05" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478C7741" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="0024292D" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="478C7741" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8631" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="72C7E69B" w14:textId="78DB8477" w:rsidR="000E08EB" w:rsidRPr="00AE73DD" w:rsidRDefault="000E08EB" w:rsidP="006D177F">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="72C7E69B" w14:textId="3B142B93" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="006D177F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Whe</w:t>
             </w:r>
-            <w:r w:rsidR="006D177F">
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">re the address of the </w:t>
             </w:r>
+            <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>applicant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> given </w:t>
+            </w:r>
+            <w:r w:rsidR="00B33D3F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is not in the territory of the Contracting Party</w:t>
+            </w:r>
+            <w:r w:rsidR="00B33D3F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the Office of origin</w:t>
+            </w:r>
+            <w:r w:rsidR="00B86F80" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mentioned in item 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B33D3F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the attached form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="455E6F"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="006D177F">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>applicant,</w:t>
+              <w:t>indicate</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> given </w:t>
-[...68 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> in the space provided below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="0D4E1E5C" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="0D4E1E5C" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="23A1B29E" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00017D7A" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="23A1B29E" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="6AC60B82" w14:textId="77777777" w:rsidTr="00AE3006">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="6AC60B82" w14:textId="77777777" w:rsidTr="000523D7">
         <w:trPr>
-          <w:trHeight w:val="891"/>
+          <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08EF636D" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00AE73DD" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="08EF636D" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C60252" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="0014082F" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
-[...10 lines deleted...]
-              <w:t>(i)</w:t>
+          <w:p w14:paraId="62C60252" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6153E6B1" w14:textId="1E01B736" w:rsidR="000E08EB" w:rsidRPr="00800CFD" w:rsidRDefault="000E08EB" w:rsidP="00414993">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6153E6B1" w14:textId="36B2FFE7" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00414993">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00AC4668">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f the box in paragraph (a)(iii) </w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">above </w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">has been checked, the domicile of the applicant in the territory of </w:t>
             </w:r>
-            <w:r w:rsidR="00414993" w:rsidRPr="00AC4668">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00AC4668">
+            <w:r w:rsidR="00414993" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contracting Party</w:t>
             </w:r>
-            <w:r w:rsidR="00414993">
+            <w:r w:rsidR="00414993" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the Office of origin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC4668">
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="08BB406F" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="08BB406F" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB47A0E" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00017D7A" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="4AB47A0E" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E08EB" w:rsidRPr="0014082F" w14:paraId="5860750C" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="5860750C" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12A39188" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="004B6986" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="12A39188" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2812D285" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="00AC4668" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
+          <w:p w14:paraId="2812D285" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(ii)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7522F00F" w14:textId="23CFDDF3" w:rsidR="000E08EB" w:rsidRPr="00AC4668" w:rsidRDefault="000E08EB" w:rsidP="00414993">
+          <w:p w14:paraId="7522F00F" w14:textId="5E167638" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00414993">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>if the box in paragraph </w:t>
-[...15 lines deleted...]
-            <w:r w:rsidR="006D177F">
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f the box in paragraph (a)(iv) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B33D3F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>above</w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC4668">
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">has been checked, the address of the applicant’s industrial or commercial establishment in the territory of </w:t>
             </w:r>
-            <w:r w:rsidR="00414993" w:rsidRPr="00AC4668">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00AC4668">
+            <w:r w:rsidR="00414993" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contracting Party</w:t>
             </w:r>
-            <w:r w:rsidR="00414993">
+            <w:r w:rsidR="00414993" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the Office of origin</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC4668">
+            <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="27EC4125" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="005C368E" w:rsidRPr="001C6E88" w14:paraId="3436C29D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0777221B" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00017D7A" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="229F9F1E" w14:textId="77777777" w:rsidR="005C368E" w:rsidRPr="001C6E88" w:rsidRDefault="005C368E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A7FB4B" w14:textId="77777777" w:rsidR="005C368E" w:rsidRPr="001C6E88" w:rsidRDefault="005C368E" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8083" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="27604B55" w14:textId="77777777" w:rsidR="005C368E" w:rsidRDefault="005C368E" w:rsidP="00414993"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="27EC4125" w14:textId="77777777" w:rsidTr="005D7F16">
+        <w:trPr>
+          <w:trHeight w:val="190"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0777221B" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="006429FF" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00017D7A" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="006429FF" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DABDA5B" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
-[...55 lines deleted...]
-          <w:p w14:paraId="49539E49" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001423DC" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+          <w:p w14:paraId="1DABDA5B" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64E489CF" w14:textId="77777777" w:rsidR="00EC667C" w:rsidRPr="001C6E88" w:rsidRDefault="00EC667C" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E87ADA1" w14:textId="77777777" w:rsidR="00EC667C" w:rsidRPr="001C6E88" w:rsidRDefault="00EC667C" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="261CD4C1" w14:textId="77777777" w:rsidR="00EC667C" w:rsidRPr="001C6E88" w:rsidRDefault="00EC667C" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B1AACBB" w14:textId="77777777" w:rsidR="00EC667C" w:rsidRPr="001C6E88" w:rsidRDefault="00EC667C" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="096159C1" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76BCF017" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49539E49" w14:textId="77777777" w:rsidR="00A346D8" w:rsidRPr="001C6E88" w:rsidRDefault="00A346D8" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="65D94076" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="65D94076" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8BEE20" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00017D7A" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="2D8BEE20" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C3B189D" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00017D7A" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="6C3B189D" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="322C3AD1" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="322C3AD1" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="17A7E100" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="17A7E100" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8AD538" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="5A8AD538" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B22A3D5" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="1B22A3D5" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AF3D7BB" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="1AF3D7BB" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="69FC4D69" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="69FC4D69" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6F7C18" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="1E6F7C18" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35F855F3" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="35F855F3" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13060BB8" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="13060BB8" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C718F6" w:rsidRPr="0014082F" w14:paraId="7647C07E" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="7647C07E" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F329E7F" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="0F329E7F" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23F73073" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="23F73073" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D0A7C19" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="00C718F6" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
+          <w:p w14:paraId="5D0A7C19" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39B093D1" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRDefault="000E08EB"/>
-[...2 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39B093D1" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB"/>
+    <w:p w14:paraId="46237E16" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E"/>
+    <w:p w14:paraId="51C0AE26" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9251" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="476"/>
         <w:gridCol w:w="5242"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="853"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="4A24CD14" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="4A24CD14" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9AC087" w14:textId="144A6716" w:rsidR="003C5315" w:rsidRPr="00DE3986" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3D9AC087" w14:textId="144A6716" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk215232842"/>
-            <w:r w:rsidRPr="00DE3986">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">CONTINUATION SHEET </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005B566E">
+              <w:t xml:space="preserve">CONTINUATION SHEET FOR THE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MAIN LIST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>THE MAIN LIST OF GOODS AND SERVICES</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008C0A3D">
+              <w:t xml:space="preserve"> OF GOODS AND SERVICES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="21"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74D8E00B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="74D8E00B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F180081" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3F180081" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D82E1B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="16D82E1B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E6D8218" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7E6D8218" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="75CC17F9" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="75CC17F9" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0CBD6F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00A80361" w:rsidRDefault="003C5315" w:rsidP="009A4043">
+          <w:p w14:paraId="1A0CBD6F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="009A4043">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="672B4ED3" w14:textId="77777777" w:rsidTr="00E845AB">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="672B4ED3" w14:textId="77777777" w:rsidTr="00E845AB">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="755F6179" w14:textId="2DFAE74F" w:rsidR="003C5315" w:rsidRPr="009C392A" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="755F6179" w14:textId="2DFAE74F" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>List</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00626D52">
+              <w:t>List below the class(es) and goods and services to be covered by the international registration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:footnoteReference w:id="22"/>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">class(es) and </w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="7DFB67EE" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="7DFB67EE" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="037BD5D7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00A917F7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="037BD5D7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C73CC6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00A917F7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="40C73CC6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8224" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="36733D17" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00A917F7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="36733D17" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="681B018E" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="681B018E" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30CF07BA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00626D52" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="30CF07BA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Class:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8224" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11684490" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00626D52" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="11684490" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Goods and Services</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C0A3D">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="23"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w14:paraId="62E52A2B" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="62E52A2B" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F179C18" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="6F179C18" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="77CC3A0E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77CC3A0E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="70DC164E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70DC164E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4650ABD7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4650ABD7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FDD3A8A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FDD3A8A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="051B7509" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="051B7509" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="096596E4" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="096596E4" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="195A5A49" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="195A5A49" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A465180" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A465180" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="36B17112" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36B17112" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="504B83A6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="504B83A6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C065569" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C065569" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A07A2BF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A07A2BF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="31FB27C5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31FB27C5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B3174C1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B3174C1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0358CED5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0358CED5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B531FD7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B531FD7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="72D6B4B2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72D6B4B2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="746D8B4B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="746D8B4B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4797F1B7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4797F1B7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="27182E4A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27182E4A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5527D933" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5527D933" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="504F7D58" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="504F7D58" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C76D74F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C76D74F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="087D6A43" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="087D6A43" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AAFC12B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AAFC12B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FBBEB34" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FBBEB34" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="67037F90" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67037F90" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BC34752" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BC34752" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4FC621B1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FC621B1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5C1956E2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C1956E2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="18FAED1F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18FAED1F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="36DED62D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36DED62D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="090780F2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="090780F2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="55202D5D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55202D5D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D4D4E03" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D4D4E03" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F4ABBB8" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F4ABBB8" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="17BF7BB7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17BF7BB7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CBFB8A1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CBFB8A1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="472327DB" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="472327DB" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="01037622" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01037622" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8224" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CD7A507" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7CD7A507" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="77E303F6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E303F6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B1BFADD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B1BFADD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B73CBEC" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B73CBEC" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0462FC32" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0462FC32" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6471CD5F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6471CD5F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CE0B317" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CE0B317" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="534363AE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="534363AE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B53DA75" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B53DA75" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AF0A8F3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF0A8F3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D8E4214" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D8E4214" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1589BDE7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1589BDE7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="60470914" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60470914" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="20342D05" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20342D05" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CAFC9BF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CAFC9BF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EDB6F50" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EDB6F50" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="79C104FA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79C104FA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="42FD8009" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42FD8009" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B60114C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B60114C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="27BF9042" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27BF9042" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0DE3E26D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DE3E26D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="78B5B0A3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78B5B0A3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="48FACCC0" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48FACCC0" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="62D94BA6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62D94BA6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BA58678" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BA58678" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0BB9914C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BB9914C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="20B90C3B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20B90C3B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="65CB5541" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65CB5541" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2322082C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2322082C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="66364E77" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66364E77" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="677C6CDE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677C6CDE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C5E8BDC" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C5E8BDC" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="278E10B1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="278E10B1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="041F9ACF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="041F9ACF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="587F6123" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="587F6123" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="656A6894" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="656A6894" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="40B4212B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40B4212B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="26AC8812" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26AC8812" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="718024D3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="718024D3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B145352" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B145352" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="534A427A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="534A427A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04B688A9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315">
-      <w:r>
+    <w:p w14:paraId="04B688A9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9251" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="551"/>
         <w:gridCol w:w="476"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="4249"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="853"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="66F9156B" w14:textId="77777777" w:rsidTr="006A5900">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="66F9156B" w14:textId="77777777" w:rsidTr="006A5900">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6269" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0B4DD7" w14:textId="3ED70D71" w:rsidR="003C5315" w:rsidRPr="00DE3986" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DE3986">
+          <w:p w14:paraId="1D0B4DD7" w14:textId="3ED70D71" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">CONTINUATION SHEET </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005B566E">
+              <w:t xml:space="preserve">CONTINUATION SHEET FOR THE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>LIMITED LIST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>THE LIMITED LIST OF GOODS AND SERVICES</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008C0A3D">
+              <w:t xml:space="preserve"> OF GOODS AND SERVICES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="24"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55B5FC8F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="55B5FC8F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41A6D06B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="41A6D06B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="379663E0" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="379663E0" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F825B66" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0014082F" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1F825B66" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="2BA89C39" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="2BA89C39" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB7A101" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00A80361" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7CB7A101" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="27ABC498" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="27ABC498" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECFDF07" w14:textId="3E6E76B7" w:rsidR="003C5315" w:rsidRPr="009C392A" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="1ECFDF07" w14:textId="3E6E76B7" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00312C22">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The applicant wishes to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00312C22">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>limit</w:t>
             </w:r>
-            <w:r w:rsidRPr="00312C22">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the list of goods and services in respect of one or more designat</w:t>
-[...17 lines deleted...]
-              <w:t>, as follows:</w:t>
+              <w:t xml:space="preserve"> the list of goods and services in respect of one or more designations, as follows:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="0014082F" w14:paraId="0557339C" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="0557339C" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A1C5C7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00715B38" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="03A1C5C7" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="702D0C80" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00715B38" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="702D0C80" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8224" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4586F6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00715B38" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="0B4586F6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="00B929F6" w14:paraId="174B377B" w14:textId="77777777" w:rsidTr="009A4043">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="174B377B" w14:textId="77777777" w:rsidTr="009A4043">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D638989" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00B929F6" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7D638989" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EA050DE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00B929F6" w:rsidRDefault="003C5315" w:rsidP="006A5900">
-[...37 lines deleted...]
-              <w:t>this designation:</w:t>
+          <w:p w14:paraId="6EA050DE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Class(es) or class(es) and goods and services for this designation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w14:paraId="79E6E852" w14:textId="77777777" w:rsidTr="003C5315">
+      <w:tr w:rsidR="003C5315" w:rsidRPr="001C6E88" w14:paraId="79E6E852" w14:textId="77777777" w:rsidTr="003C5315">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="4461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B9C33A3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3B9C33A3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7275D8C4" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7275D8C4" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E09CE44" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="2E09CE44" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="493AD24E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="493AD24E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70A2DEBD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="70A2DEBD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3347E1C9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3347E1C9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A70AABF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7A70AABF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AA97CA5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="5AA97CA5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58C0F31F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="58C0F31F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67ADAFDD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="67ADAFDD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D4094F1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="0D4094F1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="019EAB5C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="019EAB5C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F2098AD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3F2098AD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="608DFDC9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="608DFDC9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="424E04A0" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="424E04A0" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46144A96" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="46144A96" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="137E3BE1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="137E3BE1" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CCBE2FA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="6CCBE2FA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27E9DDA9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="27E9DDA9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B95FFBF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3B95FFBF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6472F94A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="6472F94A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="097B0607" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="097B0607" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44147BE5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="44147BE5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="716C8D8A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="716C8D8A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58952169" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="58952169" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7712ABA2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7712ABA2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="570BA6DF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="570BA6DF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27260B95" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="27260B95" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33C26483" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="33C26483" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C86764A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="0C86764A" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21B048F9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="21B048F9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B07AE5B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3B07AE5B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39384448" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="39384448" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3538E126" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3538E126" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22DD6B71" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="22DD6B71" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FA6E4E9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7FA6E4E9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24C55B8C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="24C55B8C" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70166959" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="70166959" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="400CEE85" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="400CEE85" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BBEF3BF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3BBEF3BF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76E888CE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="76E888CE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D5A40ED" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7D5A40ED" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64CF9285" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="64CF9285" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A34E258" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="0A34E258" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29DBFE45" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="29DBFE45" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77B66EA9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="77B66EA9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CC0422E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="2CC0422E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66B7B10E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="66B7B10E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="301057D4" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="301057D4" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E062F83" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7E062F83" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E59AA14" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="4E59AA14" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60DE93E9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="60DE93E9" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55DD38E5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="55DD38E5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22DC8E92" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="22DC8E92" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="025647AA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="025647AA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43080951" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="43080951" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="265A49FD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="265A49FD" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70D5260E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="70D5260E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="550BD182" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="550BD182" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CDBCFDA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7CDBCFDA" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04133A15" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="04133A15" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="728EF806" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="728EF806" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05E70FE3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="05E70FE3" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55525FE4" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="55525FE4" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="280C557B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="280C557B" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DC6B796" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="0DC6B796" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D3595DF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3D3595DF" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="224F6C0F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="224F6C0F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="516AEBB2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="516AEBB2" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09D10085" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="09D10085" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F414336" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="4F414336" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74E3AEC6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="74E3AEC6" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E9C0C5F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7E9C0C5F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10989355" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="10989355" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="129B379F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="129B379F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22FA6C03" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="22FA6C03" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="011EEC6E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="011EEC6E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55F88EBE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="55F88EBE" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="787A9C18" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="787A9C18" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26FBD7FB" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="26FBD7FB" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13A29008" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="13A29008" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7827619E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="7827619E" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="536D80C5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="536D80C5" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="043DDE57" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="043DDE57" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B09E65D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3B09E65D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C21DB4D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="00FC7DE7" w:rsidRDefault="003C5315" w:rsidP="006A5900">
+          <w:p w14:paraId="3C21DB4D" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006A5900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79DE1C7F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRDefault="003C5315"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="79DE1C7F" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315"/>
+    <w:p w14:paraId="5AA8DE91" w14:textId="7AFFB142" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315">
+      <w:r w:rsidRPr="001C6E88">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B944DB8" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRDefault="000E08EB"/>
+    <w:p w14:paraId="2B944DB8" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9243" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6266"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="6E3F44B4" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="6E3F44B4" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B6F52F2" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="00707C6D" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="000F0DC9">
+          <w:p w14:paraId="1B6F52F2" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="A6001F"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CONTINUATION SHEET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18CDC178" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="18CDC178" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">No. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2883CADF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2883CADF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="630AA247" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="630AA247" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A0072C2" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2A0072C2" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00F37645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="6914EB3D" w14:textId="77777777" w:rsidTr="005D7F16">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="6914EB3D" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9243" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C3BB17E" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0C3BB17E" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8420F" w:rsidRPr="0014082F" w14:paraId="264D7B9E" w14:textId="77777777" w:rsidTr="004F7F11">
+      <w:tr w:rsidR="00C8420F" w:rsidRPr="001C6E88" w14:paraId="264D7B9E" w14:textId="77777777" w:rsidTr="004F7F11">
         <w:trPr>
           <w:trHeight w:val="13674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9243" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62917367" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="0014082F" w:rsidRDefault="00C8420F" w:rsidP="00546299">
-[...373 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="62917367" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01051402" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ADD3F2F" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54CDB93A" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7347D27D" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2562FF3F" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61E6D4D9" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F80752D" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E1C3237" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ABF2CFE" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="632DCAE9" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ECE4726" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A8C7C54" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A8AA8B5" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3477343F" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C1C1E8A" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DCC832D" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69D13687" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A25C970" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36AD92D9" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BE75B69" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35AA970C" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C718145" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59793312" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A90EE3" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05ACC9AC" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50C18F98" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CAE9855" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4116ADC0" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E14736C" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="119CB374" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="439D2BFA" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FACF08E" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28957684" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F07468" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BAE7414" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA7E2E1" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49B7B3BF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27777058" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C1D9E29" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07495B99" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="244BA1C0" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0488F9D4" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15E4DA8A" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A08D2B" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35546477" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="019F0BC4" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D930C35" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D483B54" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7718BDEF" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B3B716A" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="027A9F17" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3535F5F2" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C1B16FC" w14:textId="77777777" w:rsidR="004F7F11" w:rsidRPr="001C6E88" w:rsidRDefault="004F7F11" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="058C2D7A" w14:textId="77777777" w:rsidR="000F5E56" w:rsidRDefault="000F5E56" w:rsidP="00546299"/>
     <w:sectPr w:rsidR="000F5E56" w:rsidSect="000E08EB">
-      <w:headerReference w:type="even" r:id="rId21"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="993" w:left="1418" w:header="510" w:footer="735" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FC4CC12" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="008F2386">
-      <w:r>
+    <w:p w14:paraId="1704AC2E" w14:textId="77777777" w:rsidR="00AC5C08" w:rsidRPr="001C6E88" w:rsidRDefault="00AC5C08" w:rsidP="008F2386">
+      <w:r w:rsidRPr="001C6E88">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="198D8C20" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="008F2386">
-      <w:r>
+    <w:p w14:paraId="32C84E5A" w14:textId="77777777" w:rsidR="00AC5C08" w:rsidRPr="001C6E88" w:rsidRDefault="00AC5C08" w:rsidP="008F2386">
+      <w:r w:rsidRPr="001C6E88">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4515D407" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00956C39" w:rsidRDefault="00A04392" w:rsidP="006359F6">
+  <w:p w14:paraId="4515D407" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00296009">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>MM</w:t>
-[...29 lines deleted...]
-      <w:t>9</w:t>
+      <w:t>MM2 (E) – Month 2019</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04ABFD88" w14:textId="632C5E70" w:rsidR="00A04392" w:rsidRPr="00E32B42" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
+  <w:p w14:paraId="04ABFD88" w14:textId="37C629E1" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00D82923" w:rsidP="00D82923">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00296009">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>MM</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>MM2 (E) – March 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="509D2BED" w14:textId="209C21A2" w:rsidR="00A04392" w:rsidRPr="00296009" w:rsidRDefault="00A04392" w:rsidP="0041596A">
+  <w:p w14:paraId="509D2BED" w14:textId="47356B19" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="0041596A">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00296009">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>MM</w:t>
+      <w:t xml:space="preserve">MM2 (E) – </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D82923" w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>March</w:t>
     </w:r>
-    <w:r w:rsidRPr="00296009">
-[...11 lines deleted...]
-    <w:r w:rsidR="00E32B42">
+    <w:r w:rsidR="00E32B42" w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00E32B42">
+    <w:r w:rsidR="00D82923" w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45486AA9" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="000E08EB">
+  <w:p w14:paraId="45486AA9" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="000E08EB">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0630A9C5" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00296009" w:rsidRDefault="00A04392" w:rsidP="006359F6">
+  <w:p w14:paraId="0630A9C5" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00296009">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>MM</w:t>
-[...17 lines deleted...]
-      <w:t>January 2020</w:t>
+      <w:t>MM2 (E) – January 2020</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D2A07F2" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
+  <w:p w14:paraId="0D2A07F2" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRPr="001C6E88" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4BB8A8F8" w14:textId="20C30CAF" w:rsidR="00A04392" w:rsidRPr="00E32B42" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
+  <w:p w14:paraId="5A745F02" w14:textId="77777777" w:rsidR="00D82923" w:rsidRPr="001C6E88" w:rsidRDefault="00D82923" w:rsidP="00D82923">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00296009">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>MM</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>MM2 (E) – March 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3489C1F1" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="000E08EB">
+  <w:p w14:paraId="3489C1F1" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="000E08EB">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="23E211EB" w14:textId="75CA5E54" w:rsidR="00A04392" w:rsidRPr="00296009" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
+  <w:p w14:paraId="23E211EB" w14:textId="0FA6BB75" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00D82923" w:rsidP="00D82923">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00296009">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>MM</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>MM2 (E) – March 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55D92D7B" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="008F2386">
-      <w:r>
+    <w:p w14:paraId="580452A6" w14:textId="77777777" w:rsidR="00AC5C08" w:rsidRPr="001C6E88" w:rsidRDefault="00AC5C08" w:rsidP="008F2386">
+      <w:r w:rsidRPr="001C6E88">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E103F23" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="008F2386">
-      <w:r>
+    <w:p w14:paraId="0B87EEA9" w14:textId="77777777" w:rsidR="00AC5C08" w:rsidRPr="001C6E88" w:rsidRDefault="00AC5C08" w:rsidP="008F2386">
+      <w:r w:rsidRPr="001C6E88">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3B1B6ADD" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00C945A5" w:rsidRDefault="00A04392">
+    <w:p w14:paraId="3B1B6ADD" w14:textId="12F53FF1" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
+        <w:t xml:space="preserve">If there is more than one applicant, indicate the details for the first applicant </w:t>
       </w:r>
-      <w:r w:rsidRPr="00420D43">
-        <w:t xml:space="preserve">If there is more than one applicant, indicate the details for the first </w:t>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96285">
-        <w:t>applicant only and provide the details requested in the “Continuation Sheet for Several Applicants” attached to this form.</w:t>
+      <w:r w:rsidRPr="001C6E88">
+        <w:t xml:space="preserve"> and provide the details requested in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00420D43">
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="009B2542">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:t>Continuation Sheet for Several Applicants</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:t xml:space="preserve"> attached to this form.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="25DF6D2A" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="00E96B0C">
+    <w:p w14:paraId="25DF6D2A" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00E96B0C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3506F">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
-        <w:t xml:space="preserve"> indicate </w:t>
+      <w:r w:rsidRPr="001C6E88">
+        <w:t xml:space="preserve"> indicate the e</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">the </w:t>
+      <w:r w:rsidRPr="001C6E88">
+        <w:noBreakHyphen/>
+        <w:t>mail address of the applicant.  If a representative is appointed, the e-mail address of the applicant and of the representative must be different. If you do not indicate the e-mail address of the applicant or it is the same as the e-mail address of the representative, you will receive an irregularity notice and delay the processing of the application.  The applicant must ensure that the e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00C945A5">
+      <w:r w:rsidRPr="001C6E88">
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">mail address indicated here is correct and kept up to date.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076BA5AD" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="00E96B0C">
+    <w:p w14:paraId="076BA5AD" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00E96B0C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
+        <w:t>WIPO will send all communications for this international application and the resulting international registration to the e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
-        <w:t xml:space="preserve">WIPO will send all communications </w:t>
+      <w:r w:rsidRPr="001C6E88">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">mail address of the applicant, </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="005C0285">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>unless</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> an alternative e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
+      <w:r w:rsidRPr="001C6E88">
         <w:noBreakHyphen/>
-        <w:t>mail address for correspondence is indicated in item</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">mail address for correspondence is indicated in item 2(g)(ii) or a representative is appointed in item 4.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BF80EA" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00C945A5" w:rsidRDefault="00A04392" w:rsidP="00E96B0C">
+    <w:p w14:paraId="47BF80EA" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00E96B0C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
-        <w:t xml:space="preserve">Where a representative is appointed, </w:t>
+        <w:t xml:space="preserve">Where a representative is appointed, WIPO will only send communications to the e-mail address of the representative, except for a few communications </w:t>
       </w:r>
-      <w:r w:rsidRPr="00933C8E">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>where</w:t>
+        <w:t>where the Regulations require that WIPO send a copy to the holder (see the Note for Filing Form MM2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00933C8E">
-[...59 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="18C16B26" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00C945A5" w:rsidRDefault="00A04392" w:rsidP="00C945A5">
+    <w:p w14:paraId="18C16B26" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00C945A5">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
         <w:t>Indicating a phone number is not required, but it will allow WIPO to reach you if needed.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4F3857FC" w14:textId="0F8DFF6C" w:rsidR="00A04392" w:rsidRPr="00EF291A" w:rsidRDefault="00A04392">
+    <w:p w14:paraId="4F3857FC" w14:textId="758A9353" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve">These indications may be required for certain </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">These indications may be required for certain </w:t>
+        <w:t>designations; only</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00A96285">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide indications in either item (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A96285">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A96285">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">) or item (ii) but </w:t>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96285">
+      <w:r w:rsidRPr="00A40AFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> item (ii) but </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96285">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in both items.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3F944DD1" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="005F20C0" w:rsidRDefault="00A04392">
+    <w:p w14:paraId="3F944DD1" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you do not indicate your preferred language, WIPO will send all communications concerning this international application and </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> resulting international registration in the language of the international application.  </w:t>
+        <w:t xml:space="preserve">If you do not indicate your preferred language, WIPO will send all communications concerning this international application and the resulting international registration in the language of the international application.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="377A1AA6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00EF291A" w:rsidRDefault="00A04392" w:rsidP="001423DC">
+    <w:p w14:paraId="377A1AA6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="001423DC">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Use this </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3506F">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you want WIPO to send all communications concerning this international application and the resulting international registration to an address and e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>mail address differen</w:t>
+        <w:t>mail address different from those indicated in item 2 (b) and (c).</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="0095224F">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="625D3655" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00017D7A" w:rsidRDefault="00A04392" w:rsidP="00EF291A">
+    <w:p w14:paraId="625D3655" w14:textId="39041833" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00EF291A">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF291A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00420D43">
-        <w:t xml:space="preserve">If there is more than one applicant, indicate the entitlement details for the first </w:t>
+      <w:r w:rsidRPr="001C6E88">
+        <w:t xml:space="preserve">If there is more than one applicant, indicate the entitlement details for the first applicant </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96285">
-        <w:t>applicant only and provide</w:t>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="00420D43">
-        <w:t xml:space="preserve"> the details requested in the “Continuation Sheet for Several Applicants” attached to this form.  </w:t>
+      <w:r w:rsidRPr="001C6E88">
+        <w:t xml:space="preserve"> and provide the details requested in the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:t>Continuation Sheet for Several Applicants</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:t xml:space="preserve"> attached to this form.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2CFA4787" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00A96285" w:rsidRDefault="00A04392" w:rsidP="00017D7A">
+    <w:p w14:paraId="2CFA4787" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00017D7A">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3506F">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicate the name, address and e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>mail address of the representative; otherwise</w:t>
+        <w:t>mail address of the representative; otherwise, WIPO cannot record the appointment.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A96285">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A96285">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1896C80F" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00017D7A" w:rsidRDefault="00A04392" w:rsidP="00017D7A">
+    <w:p w14:paraId="1896C80F" w14:textId="4A431B3A" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00017D7A">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">When a representative is appointed, WIPO will send all communications concerning this international application and the resulting international </w:t>
+        <w:t xml:space="preserve">When a representative is appointed, WIPO will send all communications concerning this international application and the resulting international registration </w:t>
       </w:r>
-      <w:r w:rsidRPr="00933C8E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00933C8E">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="00933C8E">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00933C8E">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>mail address</w:t>
+        <w:t>mail address of the representative, except for a few communications where the Regulations require that WIPO send a copy to the holder (see the Note for Filing Form MM2).  The applicant and the representative must ensure that the e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">mail address indicated here is accurate and kept up to date.  </w:t>
+        <w:t>mail address indicated here is c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1964">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>orrect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and kept up to date.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6B859BE6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00017D7A" w:rsidRDefault="00A04392" w:rsidP="00017D7A">
+    <w:p w14:paraId="6B859BE6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00017D7A">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00017D7A">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Indicating a phone number is not required, but it will allow WIPO to reach your representative if needed.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="7FBAA616" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00B94A29" w:rsidRDefault="00A04392">
+    <w:p w14:paraId="7FBAA616" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B94A29">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B94A29">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B94A29">
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
         <w:t xml:space="preserve">A visual representation of the mark that shall not exceed a maximum size of 20 by 20 centimeters.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="36828A9C" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00296979" w:rsidRDefault="00A04392">
+    <w:p w14:paraId="36828A9C" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B94A29">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B94A29">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B94A29">
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
         <w:t>The single digital file can be a visual representation, in JPEG, PNG or TIFF format, a sound recording, in MP3 or WAV format (not exceeding 5 MB in size) or a motion or multimedia recording, in MP4 format (with AVC/H.264 or MPEG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B94A29">
+      <w:r w:rsidRPr="001C6E88">
         <w:noBreakHyphen/>
-        <w:t>2/H.262 codecs, not exceeding 20 MB in size).</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">2/H.262 codecs, not exceeding 20 MB in size).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="490C5CCF" w14:textId="44FCCDC2" w:rsidR="00A04392" w:rsidRPr="008C0A3D" w:rsidRDefault="00A04392" w:rsidP="008C0A3D">
+    <w:p w14:paraId="490C5CCF" w14:textId="76DD26B3" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="008C0A3D">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">You can use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00D955C0">
+        <w:r w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Madrid Goods </w:t>
         </w:r>
-        <w:r w:rsidR="00D955C0" w:rsidRPr="00D955C0">
+        <w:r w:rsidR="00D955C0" w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>&amp;</w:t>
         </w:r>
-        <w:r w:rsidRPr="00D955C0">
+        <w:r w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Services Manager</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (MGS) to find indications accepted by WIPO.  In MGS, you can also find acceptance information for selected </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve"> (MGS) to find indications accepted by WIPO.  In MGS, you can also find acceptance information for selected Offices.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7A515EBE" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="008C0A3D" w:rsidRDefault="00A04392" w:rsidP="008C0A3D">
+    <w:p w14:paraId="7A515EBE" w14:textId="0A39DB19" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="008C0A3D">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Use font “Courier New” or “Times New Roman”, size 12 pt., or larger.  </w:t>
+        <w:t xml:space="preserve">Use font </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Courier New</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, size 12 pt., or larger.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="1EAC8E4B" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="008C0A3D" w:rsidRDefault="00A04392" w:rsidP="008C0A3D">
+    <w:p w14:paraId="1EAC8E4B" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="008C0A3D">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Use semicolon (;) to separate indications or goods or services listed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>in a given</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> class.  For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDBA30B" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="008C0A3D" w:rsidRDefault="00A04392" w:rsidP="002E6205">
+    <w:p w14:paraId="5CDBA30B" w14:textId="5CFAE71A" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="002E6205">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Screens for </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidR="00B445B0" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>photoengraving;  computers</w:t>
+        <w:t>photoengraving; computers</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710AC7FE" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="0095224F" w:rsidRDefault="00A04392" w:rsidP="002E6205">
+    <w:p w14:paraId="710AC7FE" w14:textId="6B201157" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="002E6205">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidR="00B445B0" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Advertising;  compilation</w:t>
+        <w:t>Advertising; compilation</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
+        <w:t xml:space="preserve"> of statistics; commercial information agencies.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0095224F">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="45A743CC" w14:textId="6E095F79" w:rsidR="00A04392" w:rsidRPr="00304DCF" w:rsidRDefault="00A04392" w:rsidP="00D955C0">
+    <w:p w14:paraId="45A743CC" w14:textId="54AA04F1" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00D955C0">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00304DCF">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00304DCF">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00304DCF">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">You can find information on the procedures in national or regional offices in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00D955C0" w:rsidRPr="00D955C0">
+        <w:r w:rsidR="00D955C0" w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Madrid </w:t>
         </w:r>
-        <w:r w:rsidRPr="00D955C0">
+        <w:r w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Member Profile</w:t>
         </w:r>
-        <w:r w:rsidR="00D955C0" w:rsidRPr="00D955C0">
+        <w:r w:rsidR="00D955C0" w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00304DCF">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D955C0">
+      <w:r w:rsidR="00D955C0" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="3CE0D1EF" w14:textId="0EE6AE5A" w:rsidR="00A04392" w:rsidRDefault="00A04392">
+    <w:p w14:paraId="3CE0D1EF" w14:textId="0EE6AE5A" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
         <w:t xml:space="preserve">If the Office of origin is bound by the Agreement and the Protocol, you will pay standard fees for those designations that are also bound by both treaties, even where individual fees apply.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="17E29C16" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="006E05E6" w:rsidRDefault="00A04392" w:rsidP="006E05E6">
+    <w:p w14:paraId="17E29C16" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006E05E6">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="006E05E6">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> indicate the e</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:noBreakHyphen/>
         <w:t>mail address of each applicant.  Where there is more than one applicant, each applicant must provide their own e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:noBreakHyphen/>
+        <w:t>mail address, which must be different from each other and their representative, if any.  The applicant must ensure that the e</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E05E6">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">mail address indicated here is correct and kept up to date.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8ABECC" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00C945A5" w:rsidRDefault="00A04392" w:rsidP="006E05E6">
+    <w:p w14:paraId="6B8ABECC" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006E05E6">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve">WIPO will send all communications concerning the international application and the resulting international registration </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> to the e</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:noBreakHyphen/>
-        <w:t>mail address of th</w:t>
+        <w:t>mail address of the applicant named first in item 2 of the attached form, unless an alternative e</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006E05E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:noBreakHyphen/>
-        <w:t>mail address for corr</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">4.   </w:t>
+        <w:t xml:space="preserve">mail address for correspondence is indicated in item 2(g)(ii) or a representative is appointed in item 4.   </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="44C68AE6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00C945A5" w:rsidRDefault="00A04392" w:rsidP="005B566E">
+    <w:p w14:paraId="44C68AE6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="005B566E">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C945A5">
+      <w:r w:rsidRPr="001C6E88">
         <w:tab/>
         <w:t>Indicating a phone number is not required, but it will allow WIPO to reach you if needed.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="0FCB7DE3" w14:textId="6820A70F" w:rsidR="00A04392" w:rsidRPr="00EF291A" w:rsidRDefault="00A04392" w:rsidP="005B566E">
+    <w:p w14:paraId="0FCB7DE3" w14:textId="0CCC3442" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="005B566E">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">These indications may be required for certain </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>designations;  only</w:t>
+        <w:t>designations; only</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide indications in either item (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">) or item (ii) but </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E26E6">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>in both items.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">in both items.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="05616ED1" w14:textId="3D1CC798" w:rsidR="003C5315" w:rsidRPr="008C0A3D" w:rsidRDefault="003C5315" w:rsidP="006D3F87">
+    <w:p w14:paraId="05616ED1" w14:textId="3B204B94" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006D3F87">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>You can use the</w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="006D3F87">
+        <w:r w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Madrid Goods </w:t>
         </w:r>
-        <w:r w:rsidR="006D3F87" w:rsidRPr="006D3F87">
+        <w:r w:rsidR="006D3F87" w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>&amp;</w:t>
         </w:r>
-        <w:r w:rsidRPr="006D3F87">
+        <w:r w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Services Manager</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (MGS) to find indications accepted by WIPO.  In MGS, you can also find acceptance information for selected </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve"> (MGS) to find indications accepted by WIPO.  In MGS, you can also find acceptance information for selected Offices.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="40167C97" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="008C0A3D" w:rsidRDefault="003C5315" w:rsidP="003C5315">
+    <w:p w14:paraId="40167C97" w14:textId="23892AFE" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="003C5315">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Use font “Courier New” or “Times New Roman”, size 12 pt., or larger.  </w:t>
+        <w:t xml:space="preserve">Use font </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Courier New</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2542">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6E88">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, size 12 pt., or larger.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="39B67157" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="008C0A3D" w:rsidRDefault="003C5315" w:rsidP="003C5315">
+    <w:p w14:paraId="39B67157" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="003C5315">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Use semicolon (;) to separate indications or goods or services listed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>in a given</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> class.  For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2726F132" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="008C0A3D" w:rsidRDefault="003C5315" w:rsidP="003C5315">
+    <w:p w14:paraId="2726F132" w14:textId="1B5D9F1B" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="003C5315">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Screens for </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidR="001C6E88" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>photoengraving;  computers</w:t>
+        <w:t>photoengraving; computers</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFFD5CC" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="0095224F" w:rsidRDefault="003C5315" w:rsidP="003C5315">
+    <w:p w14:paraId="1BFFD5CC" w14:textId="31D31F09" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="003C5315">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidR="001C6E88" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Advertising;  compilation</w:t>
+        <w:t>Advertising; compilation</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
+        <w:t xml:space="preserve"> of statistics; commercial information agencies.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0095224F">
+      <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="7E7E1018" w14:textId="01640BCE" w:rsidR="003C5315" w:rsidRPr="008C0A3D" w:rsidRDefault="003C5315" w:rsidP="003C5315">
+    <w:p w14:paraId="7E7E1018" w14:textId="6184E6C8" w:rsidR="003C5315" w:rsidRPr="008C0A3D" w:rsidRDefault="003C5315" w:rsidP="003C5315">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">You can use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="006D3F87">
+        <w:r w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Madrid Goods </w:t>
         </w:r>
-        <w:r w:rsidR="006D3F87" w:rsidRPr="006D3F87">
+        <w:r w:rsidR="006D3F87" w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>&amp;</w:t>
         </w:r>
-        <w:r w:rsidRPr="006D3F87">
+        <w:r w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Services Manager</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C0A3D">
+      <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (MGS) to find indications accepted by WIPO.  In MGS, you can also find acceptance information for selected </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve"> (MGS) to find indications accepted by WIPO.  In MGS, you can also find acceptance information for selected Offices.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D7391C6" w14:textId="4C903F4B" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="006359F6">
+  <w:p w14:paraId="0D7391C6" w14:textId="4C903F4B" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>MM</w:t>
+      <w:t xml:space="preserve">MM2 (E), page </w:t>
     </w:r>
-    <w:r>
-[...23 lines deleted...]
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
-        <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25AC16E6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="006359F6">
+  <w:p w14:paraId="25AC16E6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="55F73159" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="0014082F" w:rsidRDefault="00A04392" w:rsidP="006359F6">
+  <w:p w14:paraId="55F73159" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63AE9604" w14:textId="4E61965F" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
+  <w:p w14:paraId="63AE9604" w14:textId="4E61965F" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>MM</w:t>
+      <w:t xml:space="preserve">MM2 (E), page </w:t>
     </w:r>
-    <w:r>
-[...23 lines deleted...]
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E1328D">
+    <w:r w:rsidR="00E1328D" w:rsidRPr="001C6E88">
       <w:rPr>
-        <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
-    <w:r w:rsidRPr="0014082F">
+    <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BBE0F44" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="0014082F" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
+  <w:p w14:paraId="3BBE0F44" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B62288E" w14:textId="77777777" w:rsidR="00F90453" w:rsidRDefault="00F90453">
+  <w:p w14:paraId="13BEC8F7" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="17"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13BEC8F7" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="006359F6">
+  <w:p w14:paraId="705C7EF1" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="705C7EF1" w14:textId="77777777" w:rsidR="00A04392" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
-[...13 lines deleted...]
-  <w:p w14:paraId="0ABD2B63" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="00691C0E" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
+  <w:p w14:paraId="0ABD2B63" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="63702C00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -43116,544 +43106,594 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="660088341">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="479426876">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2142456742">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="876621924">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1722090708">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1193301917">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0025631B"/>
     <w:rsid w:val="0000212F"/>
+    <w:rsid w:val="00003F30"/>
     <w:rsid w:val="00013530"/>
     <w:rsid w:val="00014D91"/>
     <w:rsid w:val="00017D7A"/>
     <w:rsid w:val="000307C0"/>
     <w:rsid w:val="00031396"/>
     <w:rsid w:val="00042B3B"/>
     <w:rsid w:val="00043D16"/>
+    <w:rsid w:val="000523D7"/>
     <w:rsid w:val="00052966"/>
     <w:rsid w:val="000566E5"/>
     <w:rsid w:val="0007759E"/>
     <w:rsid w:val="000801BF"/>
+    <w:rsid w:val="00085A7B"/>
     <w:rsid w:val="000870E0"/>
     <w:rsid w:val="000920BD"/>
+    <w:rsid w:val="000943EE"/>
     <w:rsid w:val="000B2DBE"/>
     <w:rsid w:val="000B3169"/>
     <w:rsid w:val="000B7741"/>
     <w:rsid w:val="000C6B10"/>
     <w:rsid w:val="000D1738"/>
     <w:rsid w:val="000D365F"/>
     <w:rsid w:val="000E08EB"/>
     <w:rsid w:val="000F5E56"/>
     <w:rsid w:val="000F77C3"/>
     <w:rsid w:val="00121072"/>
     <w:rsid w:val="00124D69"/>
     <w:rsid w:val="00125D9F"/>
     <w:rsid w:val="00132598"/>
     <w:rsid w:val="0013506D"/>
     <w:rsid w:val="0013600B"/>
     <w:rsid w:val="00140E7A"/>
     <w:rsid w:val="001423DC"/>
     <w:rsid w:val="00153873"/>
     <w:rsid w:val="001720EA"/>
     <w:rsid w:val="00180C71"/>
+    <w:rsid w:val="00181F3B"/>
     <w:rsid w:val="00184BA9"/>
     <w:rsid w:val="00194FF8"/>
     <w:rsid w:val="001A336B"/>
     <w:rsid w:val="001A4703"/>
     <w:rsid w:val="001B12B3"/>
     <w:rsid w:val="001B20FE"/>
     <w:rsid w:val="001B7A93"/>
     <w:rsid w:val="001C2447"/>
     <w:rsid w:val="001C2A5D"/>
     <w:rsid w:val="001C4E38"/>
     <w:rsid w:val="001C50D7"/>
+    <w:rsid w:val="001C6E88"/>
     <w:rsid w:val="001D2854"/>
+    <w:rsid w:val="001D78F6"/>
     <w:rsid w:val="001E4D89"/>
     <w:rsid w:val="001E6E57"/>
     <w:rsid w:val="001F6F83"/>
     <w:rsid w:val="00203350"/>
     <w:rsid w:val="00206CEA"/>
     <w:rsid w:val="00214B26"/>
     <w:rsid w:val="0021592E"/>
     <w:rsid w:val="0021689B"/>
     <w:rsid w:val="002262EB"/>
-    <w:rsid w:val="002308AD"/>
     <w:rsid w:val="00231DAE"/>
+    <w:rsid w:val="00237EEB"/>
     <w:rsid w:val="0024292D"/>
     <w:rsid w:val="0025562C"/>
     <w:rsid w:val="002558A7"/>
     <w:rsid w:val="0025631B"/>
     <w:rsid w:val="00257044"/>
     <w:rsid w:val="002648B9"/>
     <w:rsid w:val="002803CB"/>
     <w:rsid w:val="00293EE6"/>
     <w:rsid w:val="00296979"/>
     <w:rsid w:val="002C5182"/>
     <w:rsid w:val="002E6205"/>
     <w:rsid w:val="002E75C2"/>
     <w:rsid w:val="002F09D7"/>
     <w:rsid w:val="002F65A0"/>
     <w:rsid w:val="00304DCF"/>
     <w:rsid w:val="00306ADA"/>
     <w:rsid w:val="00307269"/>
     <w:rsid w:val="0031125D"/>
     <w:rsid w:val="00312C22"/>
+    <w:rsid w:val="00316348"/>
     <w:rsid w:val="003201F8"/>
     <w:rsid w:val="00323476"/>
     <w:rsid w:val="00330031"/>
     <w:rsid w:val="00347599"/>
     <w:rsid w:val="00347C42"/>
     <w:rsid w:val="00355B16"/>
     <w:rsid w:val="00362D0B"/>
     <w:rsid w:val="00374865"/>
     <w:rsid w:val="00375CCA"/>
     <w:rsid w:val="00384AA0"/>
     <w:rsid w:val="00391EC4"/>
     <w:rsid w:val="003A4C29"/>
     <w:rsid w:val="003A5778"/>
     <w:rsid w:val="003A7AC2"/>
     <w:rsid w:val="003B1C0C"/>
     <w:rsid w:val="003B2B79"/>
     <w:rsid w:val="003C5315"/>
     <w:rsid w:val="003D0895"/>
     <w:rsid w:val="003D7AEC"/>
     <w:rsid w:val="003E0298"/>
     <w:rsid w:val="003E6531"/>
     <w:rsid w:val="003F4A87"/>
     <w:rsid w:val="003F6E80"/>
     <w:rsid w:val="00401E9D"/>
     <w:rsid w:val="004129A3"/>
     <w:rsid w:val="00413B05"/>
     <w:rsid w:val="00414993"/>
     <w:rsid w:val="00414C7B"/>
     <w:rsid w:val="0041596A"/>
     <w:rsid w:val="00416EA0"/>
     <w:rsid w:val="00421784"/>
     <w:rsid w:val="0042468A"/>
     <w:rsid w:val="00426B4B"/>
     <w:rsid w:val="004306C6"/>
     <w:rsid w:val="00431118"/>
     <w:rsid w:val="00443331"/>
     <w:rsid w:val="00443FD2"/>
     <w:rsid w:val="004547DC"/>
     <w:rsid w:val="00462911"/>
     <w:rsid w:val="00474255"/>
     <w:rsid w:val="004927E0"/>
     <w:rsid w:val="004A30BA"/>
     <w:rsid w:val="004B3801"/>
+    <w:rsid w:val="004B44D4"/>
     <w:rsid w:val="004B488E"/>
     <w:rsid w:val="004B6986"/>
     <w:rsid w:val="004B6DE8"/>
     <w:rsid w:val="004C35E9"/>
     <w:rsid w:val="004C3728"/>
     <w:rsid w:val="004D120B"/>
     <w:rsid w:val="004E413A"/>
+    <w:rsid w:val="004F0D66"/>
     <w:rsid w:val="004F399B"/>
     <w:rsid w:val="004F7F11"/>
     <w:rsid w:val="0050576D"/>
     <w:rsid w:val="00507879"/>
     <w:rsid w:val="00516C3E"/>
     <w:rsid w:val="00516D2A"/>
     <w:rsid w:val="00526D87"/>
     <w:rsid w:val="00534D9C"/>
     <w:rsid w:val="00540498"/>
     <w:rsid w:val="00543C3F"/>
     <w:rsid w:val="00546299"/>
     <w:rsid w:val="00547423"/>
     <w:rsid w:val="00547828"/>
     <w:rsid w:val="00550CDA"/>
     <w:rsid w:val="00550FB4"/>
+    <w:rsid w:val="00554898"/>
     <w:rsid w:val="0055516F"/>
     <w:rsid w:val="00555A34"/>
     <w:rsid w:val="005566A2"/>
     <w:rsid w:val="00557F8A"/>
+    <w:rsid w:val="00575570"/>
     <w:rsid w:val="005758EA"/>
     <w:rsid w:val="00582A67"/>
     <w:rsid w:val="00585A2D"/>
     <w:rsid w:val="005926C2"/>
     <w:rsid w:val="0059728A"/>
+    <w:rsid w:val="005A2778"/>
     <w:rsid w:val="005B0933"/>
     <w:rsid w:val="005B1F63"/>
     <w:rsid w:val="005B566E"/>
     <w:rsid w:val="005B6E76"/>
+    <w:rsid w:val="005C368E"/>
     <w:rsid w:val="005C7741"/>
     <w:rsid w:val="005D689E"/>
     <w:rsid w:val="005D7F16"/>
     <w:rsid w:val="005E26E6"/>
     <w:rsid w:val="005E2FE8"/>
+    <w:rsid w:val="005E3713"/>
     <w:rsid w:val="005F20C0"/>
     <w:rsid w:val="005F538B"/>
     <w:rsid w:val="00601C80"/>
     <w:rsid w:val="00604814"/>
     <w:rsid w:val="00616B08"/>
     <w:rsid w:val="006204A9"/>
+    <w:rsid w:val="00620ADC"/>
     <w:rsid w:val="00620EAD"/>
     <w:rsid w:val="00626D52"/>
     <w:rsid w:val="006359F6"/>
     <w:rsid w:val="00636FE3"/>
     <w:rsid w:val="00645CF9"/>
+    <w:rsid w:val="00652AFA"/>
     <w:rsid w:val="00653EF4"/>
     <w:rsid w:val="0065446A"/>
     <w:rsid w:val="00662240"/>
     <w:rsid w:val="006642B9"/>
     <w:rsid w:val="00671620"/>
     <w:rsid w:val="006729BC"/>
     <w:rsid w:val="00673990"/>
     <w:rsid w:val="00682762"/>
     <w:rsid w:val="006861E8"/>
     <w:rsid w:val="00686EB7"/>
     <w:rsid w:val="00692C21"/>
     <w:rsid w:val="00693C92"/>
     <w:rsid w:val="00696146"/>
     <w:rsid w:val="00697C0E"/>
     <w:rsid w:val="006A3800"/>
     <w:rsid w:val="006C0C30"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006C37F5"/>
     <w:rsid w:val="006C45F0"/>
     <w:rsid w:val="006D0E3D"/>
     <w:rsid w:val="006D177F"/>
     <w:rsid w:val="006D3D1F"/>
     <w:rsid w:val="006D3F87"/>
     <w:rsid w:val="006D557C"/>
     <w:rsid w:val="006E05E6"/>
     <w:rsid w:val="006E4C3F"/>
     <w:rsid w:val="006F04A9"/>
+    <w:rsid w:val="006F736B"/>
     <w:rsid w:val="00702502"/>
     <w:rsid w:val="00711562"/>
     <w:rsid w:val="0071484B"/>
     <w:rsid w:val="00715B38"/>
+    <w:rsid w:val="00715DE6"/>
     <w:rsid w:val="00716719"/>
     <w:rsid w:val="0072032F"/>
     <w:rsid w:val="00731933"/>
     <w:rsid w:val="00745027"/>
     <w:rsid w:val="007456FF"/>
     <w:rsid w:val="00750DEA"/>
     <w:rsid w:val="00761365"/>
     <w:rsid w:val="0077582D"/>
     <w:rsid w:val="00775C0A"/>
     <w:rsid w:val="00776225"/>
     <w:rsid w:val="00776A9A"/>
     <w:rsid w:val="00783AC2"/>
     <w:rsid w:val="00785A6C"/>
     <w:rsid w:val="00793419"/>
     <w:rsid w:val="0079512F"/>
     <w:rsid w:val="007961F8"/>
     <w:rsid w:val="007A1C6C"/>
+    <w:rsid w:val="007A363D"/>
     <w:rsid w:val="007B036E"/>
     <w:rsid w:val="007B240C"/>
+    <w:rsid w:val="007B51C4"/>
     <w:rsid w:val="007B7142"/>
     <w:rsid w:val="007C1B2C"/>
     <w:rsid w:val="007C34A9"/>
     <w:rsid w:val="007C3B6E"/>
     <w:rsid w:val="007C5957"/>
     <w:rsid w:val="007D1A57"/>
     <w:rsid w:val="007D2C30"/>
     <w:rsid w:val="007D53C7"/>
     <w:rsid w:val="007E539A"/>
     <w:rsid w:val="007F0C75"/>
+    <w:rsid w:val="007F34FE"/>
     <w:rsid w:val="007F4AE6"/>
     <w:rsid w:val="007F7E06"/>
     <w:rsid w:val="00800CFD"/>
     <w:rsid w:val="00802FFE"/>
     <w:rsid w:val="00804DB7"/>
     <w:rsid w:val="00804E96"/>
     <w:rsid w:val="0081217C"/>
     <w:rsid w:val="0081374D"/>
     <w:rsid w:val="00815CEC"/>
     <w:rsid w:val="00816838"/>
     <w:rsid w:val="00824BD7"/>
     <w:rsid w:val="00833A34"/>
     <w:rsid w:val="00834618"/>
     <w:rsid w:val="0084657E"/>
     <w:rsid w:val="00856411"/>
     <w:rsid w:val="0085778B"/>
     <w:rsid w:val="00866EAB"/>
     <w:rsid w:val="00883199"/>
     <w:rsid w:val="008940D5"/>
     <w:rsid w:val="008951F4"/>
+    <w:rsid w:val="00895E53"/>
     <w:rsid w:val="008A0034"/>
     <w:rsid w:val="008A14FB"/>
     <w:rsid w:val="008A3B06"/>
     <w:rsid w:val="008A58BD"/>
     <w:rsid w:val="008C0A3D"/>
     <w:rsid w:val="008C2335"/>
     <w:rsid w:val="008C4086"/>
     <w:rsid w:val="008C6ADF"/>
+    <w:rsid w:val="008C7678"/>
     <w:rsid w:val="008D037D"/>
     <w:rsid w:val="008D72B8"/>
     <w:rsid w:val="008E1997"/>
     <w:rsid w:val="008E3E78"/>
     <w:rsid w:val="008E42A1"/>
     <w:rsid w:val="008F00CC"/>
     <w:rsid w:val="008F2386"/>
     <w:rsid w:val="008F2BDF"/>
     <w:rsid w:val="009007C9"/>
     <w:rsid w:val="0090451C"/>
     <w:rsid w:val="009078B0"/>
     <w:rsid w:val="00911522"/>
     <w:rsid w:val="00912F5E"/>
     <w:rsid w:val="00913E2C"/>
     <w:rsid w:val="0091448C"/>
     <w:rsid w:val="009177F4"/>
     <w:rsid w:val="00917F9C"/>
     <w:rsid w:val="009263B9"/>
     <w:rsid w:val="00932B95"/>
     <w:rsid w:val="00934D60"/>
     <w:rsid w:val="009411C8"/>
     <w:rsid w:val="00942E4B"/>
     <w:rsid w:val="00944BD1"/>
     <w:rsid w:val="00946206"/>
     <w:rsid w:val="00950457"/>
     <w:rsid w:val="00956B3C"/>
     <w:rsid w:val="009648CE"/>
     <w:rsid w:val="0096584F"/>
     <w:rsid w:val="00966CA8"/>
     <w:rsid w:val="009702AE"/>
     <w:rsid w:val="00984BA3"/>
     <w:rsid w:val="009A2F7A"/>
     <w:rsid w:val="009A4043"/>
+    <w:rsid w:val="009B2542"/>
     <w:rsid w:val="009C09E0"/>
     <w:rsid w:val="009C0AAA"/>
     <w:rsid w:val="009C392A"/>
     <w:rsid w:val="009C5071"/>
+    <w:rsid w:val="009C66C6"/>
     <w:rsid w:val="009D783F"/>
     <w:rsid w:val="009E1955"/>
     <w:rsid w:val="009E5735"/>
     <w:rsid w:val="009F5AFA"/>
     <w:rsid w:val="00A04392"/>
     <w:rsid w:val="00A0664B"/>
     <w:rsid w:val="00A130FE"/>
     <w:rsid w:val="00A314F5"/>
     <w:rsid w:val="00A32D4E"/>
     <w:rsid w:val="00A346D8"/>
+    <w:rsid w:val="00A40AFC"/>
     <w:rsid w:val="00A40FD7"/>
     <w:rsid w:val="00A419CC"/>
     <w:rsid w:val="00A42085"/>
+    <w:rsid w:val="00A50569"/>
     <w:rsid w:val="00A57A1D"/>
     <w:rsid w:val="00A7775B"/>
     <w:rsid w:val="00A8651D"/>
     <w:rsid w:val="00A917F7"/>
     <w:rsid w:val="00A96285"/>
     <w:rsid w:val="00AA61C0"/>
     <w:rsid w:val="00AB1927"/>
     <w:rsid w:val="00AB5B31"/>
+    <w:rsid w:val="00AC01BA"/>
     <w:rsid w:val="00AC4668"/>
     <w:rsid w:val="00AC5ACC"/>
+    <w:rsid w:val="00AC5C08"/>
     <w:rsid w:val="00AD1EA5"/>
+    <w:rsid w:val="00AD2322"/>
+    <w:rsid w:val="00AD2B64"/>
     <w:rsid w:val="00AD7F54"/>
     <w:rsid w:val="00AE3006"/>
     <w:rsid w:val="00AE73DD"/>
     <w:rsid w:val="00B0184D"/>
     <w:rsid w:val="00B0629C"/>
     <w:rsid w:val="00B0693A"/>
     <w:rsid w:val="00B17A46"/>
+    <w:rsid w:val="00B33D3F"/>
+    <w:rsid w:val="00B445B0"/>
     <w:rsid w:val="00B74BA3"/>
     <w:rsid w:val="00B75217"/>
     <w:rsid w:val="00B857F9"/>
     <w:rsid w:val="00B86F80"/>
     <w:rsid w:val="00B929F6"/>
     <w:rsid w:val="00B94A29"/>
+    <w:rsid w:val="00BA18ED"/>
     <w:rsid w:val="00BA524D"/>
     <w:rsid w:val="00BA7524"/>
     <w:rsid w:val="00BB63BD"/>
     <w:rsid w:val="00BC5573"/>
     <w:rsid w:val="00BD001C"/>
     <w:rsid w:val="00BD52EE"/>
     <w:rsid w:val="00BD551C"/>
     <w:rsid w:val="00BD6722"/>
     <w:rsid w:val="00BE1F67"/>
     <w:rsid w:val="00BE3570"/>
     <w:rsid w:val="00BE56DE"/>
     <w:rsid w:val="00BE6927"/>
     <w:rsid w:val="00BE72D2"/>
     <w:rsid w:val="00C011C9"/>
     <w:rsid w:val="00C04147"/>
     <w:rsid w:val="00C077D4"/>
     <w:rsid w:val="00C3506F"/>
     <w:rsid w:val="00C354E4"/>
     <w:rsid w:val="00C4178B"/>
     <w:rsid w:val="00C554EC"/>
     <w:rsid w:val="00C66B22"/>
+    <w:rsid w:val="00C70407"/>
     <w:rsid w:val="00C717E9"/>
     <w:rsid w:val="00C718F6"/>
     <w:rsid w:val="00C7288E"/>
     <w:rsid w:val="00C74C9B"/>
     <w:rsid w:val="00C8420F"/>
     <w:rsid w:val="00C86045"/>
     <w:rsid w:val="00C90CD0"/>
     <w:rsid w:val="00C945A5"/>
     <w:rsid w:val="00CA04A1"/>
     <w:rsid w:val="00CA10B0"/>
     <w:rsid w:val="00CB4E20"/>
     <w:rsid w:val="00CC5AE8"/>
     <w:rsid w:val="00CC5C96"/>
     <w:rsid w:val="00CD0D38"/>
     <w:rsid w:val="00CD15D8"/>
     <w:rsid w:val="00CD5575"/>
     <w:rsid w:val="00CE28AD"/>
     <w:rsid w:val="00CE53A5"/>
+    <w:rsid w:val="00CF1964"/>
     <w:rsid w:val="00CF44C9"/>
+    <w:rsid w:val="00D014FA"/>
+    <w:rsid w:val="00D04197"/>
     <w:rsid w:val="00D13789"/>
+    <w:rsid w:val="00D357AB"/>
     <w:rsid w:val="00D424ED"/>
     <w:rsid w:val="00D51340"/>
+    <w:rsid w:val="00D64D75"/>
     <w:rsid w:val="00D67133"/>
     <w:rsid w:val="00D7228F"/>
     <w:rsid w:val="00D73D40"/>
+    <w:rsid w:val="00D82923"/>
     <w:rsid w:val="00D955C0"/>
     <w:rsid w:val="00DB0D5A"/>
     <w:rsid w:val="00DC2549"/>
     <w:rsid w:val="00DC7960"/>
     <w:rsid w:val="00DD197B"/>
     <w:rsid w:val="00DD55EB"/>
     <w:rsid w:val="00DE0936"/>
     <w:rsid w:val="00DE3986"/>
+    <w:rsid w:val="00DF36EA"/>
     <w:rsid w:val="00E0345E"/>
     <w:rsid w:val="00E06F76"/>
     <w:rsid w:val="00E1328D"/>
     <w:rsid w:val="00E15AE1"/>
     <w:rsid w:val="00E1693A"/>
+    <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E265E6"/>
     <w:rsid w:val="00E32B42"/>
     <w:rsid w:val="00E335AA"/>
     <w:rsid w:val="00E34971"/>
     <w:rsid w:val="00E4418F"/>
     <w:rsid w:val="00E52B3C"/>
     <w:rsid w:val="00E567C7"/>
     <w:rsid w:val="00E743B6"/>
     <w:rsid w:val="00E87498"/>
     <w:rsid w:val="00E93D97"/>
     <w:rsid w:val="00E944B8"/>
     <w:rsid w:val="00E96B0C"/>
     <w:rsid w:val="00EA3290"/>
     <w:rsid w:val="00EC0570"/>
+    <w:rsid w:val="00EC3C49"/>
     <w:rsid w:val="00EC667C"/>
     <w:rsid w:val="00ED1948"/>
-    <w:rsid w:val="00ED2975"/>
     <w:rsid w:val="00EE76F5"/>
     <w:rsid w:val="00EF044B"/>
     <w:rsid w:val="00EF24FC"/>
     <w:rsid w:val="00EF291A"/>
     <w:rsid w:val="00F0221A"/>
     <w:rsid w:val="00F10E44"/>
     <w:rsid w:val="00F1269F"/>
+    <w:rsid w:val="00F23BA4"/>
+    <w:rsid w:val="00F37645"/>
     <w:rsid w:val="00F40B00"/>
     <w:rsid w:val="00F427BA"/>
     <w:rsid w:val="00F46605"/>
     <w:rsid w:val="00F5133B"/>
     <w:rsid w:val="00F57F53"/>
     <w:rsid w:val="00F71FEF"/>
     <w:rsid w:val="00F754FB"/>
     <w:rsid w:val="00F822DF"/>
     <w:rsid w:val="00F82911"/>
     <w:rsid w:val="00F90453"/>
     <w:rsid w:val="00FA1E60"/>
     <w:rsid w:val="00FA443B"/>
     <w:rsid w:val="00FA5AA3"/>
     <w:rsid w:val="00FA6E8A"/>
     <w:rsid w:val="00FB078E"/>
     <w:rsid w:val="00FC3487"/>
     <w:rsid w:val="00FC39D9"/>
+    <w:rsid w:val="00FC3C18"/>
     <w:rsid w:val="00FC3EC5"/>
     <w:rsid w:val="00FC4132"/>
+    <w:rsid w:val="00FC5012"/>
     <w:rsid w:val="00FC62B4"/>
     <w:rsid w:val="00FC7DE7"/>
     <w:rsid w:val="00FD23A5"/>
+    <w:rsid w:val="00FD586F"/>
     <w:rsid w:val="00FE123F"/>
     <w:rsid w:val="00FE3350"/>
+    <w:rsid w:val="00FE37E4"/>
     <w:rsid w:val="00FF2B1F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6D23EDC2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8A3AF70D-792A-411F-A6C7-AEF79E8659C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
@@ -44505,51 +44545,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137799004">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrid.wipo.int/e-madrid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrid.wipo.int/feecalcapp/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2020/madrid_2020_77.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2020/madrid_2020_77.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2015/madrid_2015_38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wipo.int/edocs/madrdocs/en/2011/madrid_2011_27.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.desa.un.org/sites/default/files/2025-06/ldc_list.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrid.wipo.int/e-madrid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrid.wipo.int/feecalcapp/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2020/madrid_2020_77.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2020/madrid_2020_77.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2015/madrid_2015_38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wipo.int/edocs/madrdocs/en/2011/madrid_2011_27.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/ohrlls/content/list-ldcs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaccess.wipo.int/mgs/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/madrid/memberprofiles/selectmember" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaccess.wipo.int/mgs/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaccess.wipo.int/mgs/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -45101,91 +45141,91 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f52a3cfe-5bd0-4921-94ab-c4df0b74d531" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dedbf918-5459-4e67-a311-416d3d367d93">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE20C2F-9527-4B91-85C1-C5423EB2D7F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80DD07B7-B78A-417B-B8C2-2E26C80B0726}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47FCDA31-6EF0-404E-BBA4-2C4D60037046}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F088AEF-2C46-4A48-BEFB-D1F56FFCE564}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DA75D6D-A1AD-4FD3-AA98-37B6C8026CAC}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70C4D1D8-9D71-4F74-BA29-4A03B73285BC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17BE48E2-8093-40D3-B284-98E6EDB7883C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>14611</Words>
-  <Characters>8329</Characters>
+  <Words>14638</Words>
+  <Characters>8344</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>69</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form MM2 (E)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>World Intellectual Property Organization</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22895</CharactersWithSpaces>
+  <CharactersWithSpaces>22937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Form MM2 (E)</dc:title>
   <dc:subject>Application for International Registration under the Madrid Protocol</dc:subject>
   <dc:creator>WIPO</dc:creator>
   <cp:keywords>PUBLIC</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
     <vt:lpwstr>a519da4b-5f70-4abd-bed1-d937ed345f49</vt:lpwstr>