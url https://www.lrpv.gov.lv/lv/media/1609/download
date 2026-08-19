--- v2 (2026-04-13)
+++ v3 (2026-08-19)
@@ -16,51 +16,51 @@
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="29CCA9D7" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:color w:val="A6001F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:color w:val="A6001F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MM2 (E) – APPLICATION FOR INTERNATIONAL REGISTRATION</w:t>
       </w:r>
       <w:r w:rsidR="002C5182" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:color w:val="A6001F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -90,59 +90,57 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A24CF43" w14:textId="77777777" w:rsidR="00031396" w:rsidRPr="001C6E88" w:rsidRDefault="00031396" w:rsidP="00546299">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61301647" w14:textId="656FFC84" w:rsidR="00031396" w:rsidRPr="001C6E88" w:rsidRDefault="00031396" w:rsidP="00031396">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">We strongly recommend that you use </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00783AC2" w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>eMadrid</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00783AC2" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB63BD" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to submit your </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>international application</w:t>
       </w:r>
       <w:r w:rsidR="004927E0" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -1995,67 +1993,51 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12050BB8" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="008A3B06" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="669F549A" w14:textId="77777777" w:rsidR="008A3B06" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -3199,67 +3181,51 @@
           <w:p w14:paraId="6D8BAE33" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22A6C3E1" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72B55132" w14:textId="77777777" w:rsidR="001423DC" w:rsidRPr="001C6E88" w:rsidRDefault="001423DC" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Postal address:</w:t>
             </w:r>
           </w:p>
@@ -3893,67 +3859,51 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E28EED8" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00800CFD" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="735FAC95" w14:textId="77777777" w:rsidR="00800CFD" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -4842,71 +4792,51 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> mentioned in item</w:t>
             </w:r>
             <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">1, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> in the space provided below:</w:t>
+              <w:t>1, indicate in the space provided below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00017D7A" w:rsidRPr="001C6E88" w14:paraId="5CFAF522" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="37CA0A53" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00017D7A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4923,67 +4853,51 @@
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D22D3F7" w14:textId="77777777" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="00017D7A" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2C2A804D" w14:textId="1C7D2C40" w:rsidR="00017D7A" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00A40FD7">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -5129,80 +5043,88 @@
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="00A40FD7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the Office of origin</w:t>
             </w:r>
             <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00237EEB" w:rsidRPr="001C6E88" w14:paraId="2806F91D" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7A4250" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="001C6E88" w:rsidRDefault="00237EEB" w:rsidP="00546299">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4C7A4250" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="005538EB" w:rsidRDefault="00237EEB" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="094EE2D0" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="001C6E88" w:rsidRDefault="00237EEB" w:rsidP="00546299">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="094EE2D0" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="005538EB" w:rsidRDefault="00237EEB" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="326000AF" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="001C6E88" w:rsidRDefault="00237EEB" w:rsidP="00CC5C96"/>
+          <w:p w14:paraId="326000AF" w14:textId="77777777" w:rsidR="00237EEB" w:rsidRPr="005538EB" w:rsidRDefault="00237EEB" w:rsidP="00CC5C96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C718F6" w:rsidRPr="001C6E88" w14:paraId="47B2600B" w14:textId="77777777" w:rsidTr="00237EEB">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CB629C4" w14:textId="77777777" w:rsidR="00C718F6" w:rsidRPr="001C6E88" w:rsidRDefault="00C718F6" w:rsidP="00416EA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
@@ -6417,67 +6339,51 @@
             <w:tcW w:w="2498" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31D0B7F2" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date of the basic application</w:t>
             </w:r>
             <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (dd/mm/</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (dd/mm/yyyy)</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F2D9D8D" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -6575,67 +6481,51 @@
             <w:tcW w:w="2498" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23F000BD" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date of the basic registration</w:t>
             </w:r>
             <w:r w:rsidR="00017D7A" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (dd/mm/</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (dd/mm/yyyy)</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49590B3B" w14:textId="77777777" w:rsidR="00C8420F" w:rsidRPr="001C6E88" w:rsidRDefault="00C8420F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -7097,67 +6987,51 @@
           <w:tcPr>
             <w:tcW w:w="2596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0317A5D3" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="00534D9C" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date of earlier filing</w:t>
             </w:r>
             <w:r w:rsidR="00731933" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (dd/mm/</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (dd/mm/yyyy)</w:t>
             </w:r>
             <w:r w:rsidR="00A7775B" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D41392A" w14:textId="77777777" w:rsidR="006D3D1F" w:rsidRPr="001C6E88" w:rsidRDefault="006D3D1F" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -8030,51 +7904,51 @@
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4587156F" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:566.95pt;height:566.95pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZ9wDPJAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FvEzEMfkfiP0R5p9eOjo1Tr9PUMYQ0&#10;YGLwA9IkdxeRxMFJex2/fk6u7Tp4Q9zDKY6dz/b32YurnbNsqzEa8A2fTaacaS9BGd81/Mf32zeX&#10;nMUkvBIWvG74o478avn61WIItT6DHqzSyAjEx3oIDe9TCnVVRdlrJ+IEgvbkbAGdSGRiVykUA6E7&#10;W51Np++qAVAFBKljpNub0cmXBb9ttUxf2zbqxGzDqbZU/lj+6/yvlgtRdyhCb+S+DPEPVThhPCU9&#10;Qt2IJNgGzV9QzkiECG2aSHAVtK2RuvRA3cymf3Tz0IugSy9ETgxHmuL/g5VftvfIjGo4CeWFI4m+&#10;EWnCd1azy8LPEGJNYQ/hHnOHMdyB/BmZh1VPYfo6BnpA2tP7wxUiDL0WigqdZYqrFxjZiITG1sNn&#10;UJRRbBIU9nYtupyDeGG7ItLjUSS9S0zS5QXJTh9nknwHI+cQ9eF5wJg+anAsHxqOVF+BF9u7mMbQ&#10;Q0jO5uHWWFsmwXo2NPzt7OK8PIhgjcrO0jh265VFthV5lsYiRrAXYc4kmmhrHFF6DBJ1puODVyVL&#10;EsaOZyra+gyuy6yO5ZG1S/tKD1zlgY71GtQj8YYwzjHtHR16wN+cDTTDDY+/NgI1Z/aTJ+7fz+bz&#10;PPTFmJ8TWZzhqWd96hFeElTDE2fjcZXGRdkENF1fJB7puia9WlOYfK5qrzLNadFiv1N5EU7tEvW8&#10;+csnAAAA//8DAFBLAwQUAAYACAAAACEAjIwBitkAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zWrDMBCE74W+g9hCbo0cB5rUsRxCIJBTf9L2Llsb20RaGUmO3bevEgjNZZlllplv8/VoNDuj860l&#10;AbNpAgypsqqlWsD31+55CcwHSUpqSyjgFz2si8eHXGbKDvSJ50OoWQwhn0kBTQhdxrmvGjTST22H&#10;FL2jdUaGuLqaKyeHGG40T5PkhRvZUmxoZIfbBqvToTcC3j7SfYnbxSLt3we1N+5nedxoISZP42YF&#10;LOAY/o/hgh/RoYhMpe1JeaYFxEfCdV682Xz+Cqy8KV7k/J6/+AMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAZ9wDPJAIAAEEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCMjAGK2QAAAAcBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" o:allowincell="f" filled="f" strokeweight=".25pt">
+                    <v:rect w14:anchorId="631242AB" id="Rectangle 80" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:566.95pt;height:566.95pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGGwqiCAIAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RLl12ipqtVl0VI&#10;y0Va+ICp4yQWjseM3abl6xk7vQFviDxYHo9z5syZ48XdrrdiqykYdJWcTaZSaKewNq6t5Levj69u&#10;pQgRXA0Wna7kXgd5t3z5YjH4Ul9hh7bWJBjEhXLwlexi9GVRBNXpHsIEvXacbJB6iBxSW9QEA6P3&#10;triaTt8UA1LtCZUOgU8fxqRcZvym0Sp+bpqgo7CVZG4xr5TXdVqL5QLKlsB3Rh1owD+w6ME4LnqC&#10;eoAIYkPmL6jeKMKATZwo7AtsGqN07oG7mU3/6Oa5A69zLyxO8CeZwv+DVZ+2z/4LJerBP6H6HoTD&#10;VQeu1ffBs3w8VHk+IsKh01Azg1nSrhh8KE8YKQiMJtbDR6x52rCJmGXZNdSnGtyw2GX19yf19S4K&#10;xYc3PE/+pFCcOwapBpTH3z2F+F5jL9KmksT8Mjxsn0Icrx6vpGoOH421ecTWiaGSr2c31/mHgNbU&#10;KZkbp3a9siS2kEwykhjBfrvWm8hWtaav5O3pEpRJjneuzlUiGDvumbR1CVxnEx7oHQVK9gzlGus9&#10;i0U4upJfEW86pJ9SDOzISoYfGyAthf3gWPC3s/k8WTgH82tWSAq6zKwvM+AUQ1UySjFuV3G0/caT&#10;abs811Gjex5SY7J8Z1aH0bLr8gAOLyTZ+jLOt87vePkLAAD//wMAUEsDBBQABgAIAAAAIQCMjAGK&#10;2QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujRwHmtSxHEIgkFN/0vYu&#10;WxvbRFoZSY7dt68SCM1lmWWWmW/z9Wg0O6PzrSUBs2kCDKmyqqVawPfX7nkJzAdJSmpLKOAXPayL&#10;x4dcZsoO9InnQ6hZDCGfSQFNCF3Gua8aNNJPbYcUvaN1Roa4uporJ4cYbjRPk+SFG9lSbGhkh9sG&#10;q9OhNwLePtJ9idvFIu3fB7U37md53GghJk/jZgUs4Bj+j+GCH9GhiEyl7Ul5pgXER8J1XrzZfP4K&#10;rLwpXuT8nr/4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIYbCqIIAgAADwQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIyMAYrZAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" o:allowincell="f" filled="f" strokeweight=".25pt">
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <w10:wrap anchorx="margin" anchory="page"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="621DADE9" w14:textId="77777777" w:rsidR="00296979" w:rsidRPr="001C6E88" w:rsidRDefault="00296979"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -8803,77 +8677,59 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60BD411D" w14:textId="50553249" w:rsidR="009C5071" w:rsidRPr="001C6E88" w:rsidRDefault="009C5071" w:rsidP="00816838">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Indication, for each color, of the principal parts of the mark that are in that color </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001C6E88">
+              <w:t xml:space="preserve">(as </w:t>
+            </w:r>
+            <w:r w:rsidR="008940D5" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">as </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">it </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">may be required </w:t>
             </w:r>
             <w:r w:rsidR="00816838" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>certain designat</w:t>
             </w:r>
@@ -9503,67 +9359,51 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1256E980" w14:textId="77777777" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="00547423" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B489C68" w14:textId="754FE054" w:rsidR="00547423" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00626D52" w:rsidRPr="001C6E88">
@@ -10595,83 +10435,51 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34F16E5E" w14:textId="460AFF9D" w:rsidR="001C50D7" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective </w:t>
-[...31 lines deleted...]
-              <w:t>, or guarantee mark</w:t>
+              <w:t>Collective mark, certification mark, or guarantee mark</w:t>
             </w:r>
             <w:r w:rsidR="00F37645">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="6857F432" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="511EDBEA" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
@@ -10881,121 +10689,89 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196F3818" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
                 <w:lang w:val="en-US"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:solidFill>
                     <w14:schemeClr w14:val="accent1"/>
                   </w14:solidFill>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AC79D3A" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="003A5778">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Description of the mark contained in the basic application or basic registration, where applicable (</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>only use this item</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> if the Office of origin </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> this description in the international appli</w:t>
+              <w:t xml:space="preserve"> if the Office of origin requires to include this description in the international appli</w:t>
             </w:r>
             <w:r w:rsidR="003B2B79" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>cation for the purposes of item </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13(a)(ii) of this form)</w:t>
             </w:r>
             <w:r w:rsidR="00014D91" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11191,67 +10967,51 @@
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">basic </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>registration, if you were not required to p</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>rovide this description in item </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(e)(</w:t>
-[...15 lines deleted...]
-              <w:t>) above):</w:t>
+              <w:t>(e)(i) above):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009411C8" w:rsidRPr="001C6E88" w14:paraId="0B3C90B3" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BB072C2" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="009263B9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
@@ -15802,71 +15562,61 @@
             <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BN</w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Brunei </w:t>
-[...8 lines deleted...]
-              <w:t>Darussalam</w:t>
+              <w:t>Brunei Darussalam</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3AE5EA36" w14:textId="1B33045F" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -15907,91 +15657,79 @@
             <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BQ</w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Bonaire, Sint Eustatius and </w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Bonaire, Sint Eustatius and Saba</w:t>
+            </w:r>
+            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>Saba</w:t>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>f</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="2156DF9A" w14:textId="764C3D80" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -16031,70 +15769,61 @@
             <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BR</w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Brazil</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1CCCE373" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -16305,70 +16034,61 @@
             <w:r w:rsidR="00547828" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BX</w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Benelux</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18E63383" w14:textId="66281170" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -16494,70 +16214,61 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BZ</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Belize</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5252E1FC" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -17022,70 +16733,61 @@
             <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CU</w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Cuba</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="64F4A21B" w14:textId="77777777" w:rsidR="0091448C" w:rsidRPr="001C6E88" w:rsidRDefault="0091448C" w:rsidP="0091448C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -17126,71 +16828,61 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CV</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Cabo </w:t>
-[...8 lines deleted...]
-              <w:t>Verde</w:t>
+              <w:t>Cabo Verde</w:t>
             </w:r>
             <w:r w:rsidR="00696146" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="17FBD6BA" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -17231,78 +16923,69 @@
             <w:r w:rsidR="00CD0D38" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CW</w:t>
             </w:r>
             <w:r w:rsidR="008E1997" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Curaç</w:t>
             </w:r>
             <w:r w:rsidR="0081217C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ao</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="33696D25" w14:textId="77777777" w:rsidR="0081217C" w:rsidRPr="001C6E88" w:rsidRDefault="006C37F5" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="737" w:hanging="737"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -18004,71 +17687,61 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EM</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">European </w:t>
-[...8 lines deleted...]
-              <w:t>Union</w:t>
+              <w:t>European Union</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="39B947E9" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="735"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -18357,98 +18030,86 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+            <w:r w:rsidR="00745027" w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+            <w:r w:rsidR="00745027" w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">United </w:t>
-[...11 lines deleted...]
-            <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
+              <w:t>United Kingdom</w:t>
+            </w:r>
+            <w:r w:rsidR="00312C22" w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r w:rsidR="00BD001C" w:rsidRPr="001C6E88">
+            <w:r w:rsidR="00BD001C" w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,j</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="482B90E0" w14:textId="0B8885FD" w:rsidR="00715DE6" w:rsidRPr="001C6E88" w:rsidRDefault="00715DE6" w:rsidP="00715DE6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -18659,72 +18320,61 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GG</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>Guernsey</w:t>
             </w:r>
             <w:r w:rsidR="00BD001C" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b,k</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="231FB015" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -19282,70 +18932,61 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IE</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Ireland</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="55BB769A" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -19470,70 +19111,61 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>India</w:t>
             </w:r>
             <w:r w:rsidR="00312C22" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0F54516F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -19661,51 +19293,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IS</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Iceland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06978DFA" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+          <w:p w14:paraId="06978DFA" w14:textId="77777777" w:rsidR="00745027" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -19746,137 +19378,158 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IT</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>Italy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F2E6923" w14:textId="77777777" w:rsidR="001D2854" w:rsidRPr="001C6E88" w:rsidRDefault="001D2854" w:rsidP="001D2854">
+          <w:p w14:paraId="70A3D2B1" w14:textId="4390B0C3" w:rsidR="002D33F0" w:rsidRPr="006F1AA1" w:rsidRDefault="002D33F0" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001C6E88">
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="001C6E88">
+            <w:r w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001C6E88">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="001C6E88">
+            <w:r w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="001C6E88">
+            <w:r w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="001C6E88">
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C6E88">
-[...13 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>JE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Jamaica</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="02DAAD30" w14:textId="77777777" w:rsidR="00013530" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            </w:r>
+            <w:r w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jersey</w:t>
+            </w:r>
+            <w:r w:rsidR="006F1AA1" w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>b,</w:t>
+            </w:r>
+            <w:r w:rsidR="0070674D" w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2E6923" w14:textId="77777777" w:rsidR="001D2854" w:rsidRPr="001C6E88" w:rsidRDefault="001D2854" w:rsidP="001D2854">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -19898,70 +19551,71 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
-[...8 lines deleted...]
-            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>JM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Japan</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BB7E305" w14:textId="18B8C142" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Jamaica</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02DAAD30" w14:textId="77777777" w:rsidR="00013530" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -19990,63 +19644,63 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>KE</w:t>
+              <w:t>JP</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Kenya</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="788CFBE6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BB7E305" w14:textId="18B8C142" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -20075,63 +19729,63 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>KG</w:t>
+              <w:t>KE</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Kyrgyzstan</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="53A89287" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Kenya</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788CFBE6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -20160,63 +19814,63 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>KH</w:t>
+              <w:t>KG</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Cambodia</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="050A1525" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+              <w:t>Kyrgyzstan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A89287" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -20245,50 +19899,135 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>KH</w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050A1525" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="735" w:hanging="735"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>KP</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Democratic People’s Republic of Korea</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ED9E695" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
@@ -20800,70 +20539,61 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>LS</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Lesotho</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1588EA04" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -21819,69 +21549,67 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MW</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Malawi</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="33B09408" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -22016,69 +21744,67 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MY</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Malaysia</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="638C85B6" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -22120,69 +21846,67 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>MZ</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mozambique</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="20F291C7" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -22401,71 +22125,61 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>NZ</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">New </w:t>
-[...8 lines deleted...]
-              <w:t>Zealand</w:t>
+              <w:t>New Zealand</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1DA91133" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -22797,69 +22511,67 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PK</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pakistan</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="099F48F9" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -23720,69 +23432,67 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SG</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Singapore</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="58F2BE92" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -24295,71 +24005,61 @@
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>SX</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sint Maarten (Dutch </w:t>
-[...8 lines deleted...]
-              <w:t>part)</w:t>
+              <w:t>Sint Maarten (Dutch part)</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="26ED0544" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -25083,71 +24783,61 @@
             </w:r>
             <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>TT</w:t>
             </w:r>
             <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trinidad and </w:t>
-[...8 lines deleted...]
-              <w:t>Tobago</w:t>
+              <w:t>Trinidad and Tobago</w:t>
             </w:r>
             <w:r w:rsidR="00D13789" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2A191D40" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -25288,71 +24978,61 @@
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>US</w:t>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00745027" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">United States of </w:t>
-[...8 lines deleted...]
-              <w:t>America</w:t>
+              <w:t>United States of America</w:t>
             </w:r>
             <w:r w:rsidR="00804E96" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="01B97A8F" w14:textId="77777777" w:rsidR="00745027" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="001E6E57">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:ind w:left="735" w:hanging="735"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
@@ -26352,51 +26032,51 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of an earlier mark registered in, or for, a Member State of the European Union, the </w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>official form MM17 must be annexed</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the present international application.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089AC522" w14:textId="46E84174" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="089AC522" w14:textId="300CD617" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -26501,59 +26181,77 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>India</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ireland</w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+            <w:r w:rsidR="000D365F" w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+            <w:r w:rsidR="00DF5144" w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Jersey</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF5144" w:rsidRPr="00D17C26">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="00D17C26">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lesotho</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Malawi</w:t>
             </w:r>
@@ -26754,68 +26452,51 @@
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> designation of the African Intellectual Property Organization (</w:t>
+              <w:t>The designation of the African Intellectual Property Organization (</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OAPI</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">) covers the following Member States:  Benin, Burkina Faso, Cameroon, Central African Republic, Chad, Comoros, Congo, Côte d’Ivoire, Equatorial Guinea, Gabon, Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Togo.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="135C5278" w14:textId="38AAF754" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
@@ -27112,71 +26793,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">s designated, only the first part of the applicable individual fee is payable at the time of filing the present international application.  </w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second part will have to be paid only if the Office is satisfied that the mark which is the subject of </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> registration qualifies for protection.  </w:t>
+              <w:t xml:space="preserve">The second part will have to be paid only if the Office is satisfied that the mark which is the subject of the international registration qualifies for protection.  </w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The date by which the second part must be paid, and the amount due, will be notified to the holder of the international registration at a later stage.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DBF7302" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -27186,51 +26847,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Territorial entity previously part of the former Netherlands Antilles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04ABC0C3" w14:textId="303B67E7" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+          <w:p w14:paraId="04ABC0C3" w14:textId="627DE0C3" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
@@ -27242,51 +26903,59 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection in </w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>BQ</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Bonaire, Sint Eustatius and Saba) is granted automatically with the designation (see Information Notice No. </w:t>
+              <w:t xml:space="preserve"> (Bonaire, Sint Eustatius and Saba) is granted automatically with the designation (see Information Notice No.</w:t>
+            </w:r>
+            <w:r w:rsidR="000B04DF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>27/2011</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C0EB2AF" w14:textId="77777777" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
@@ -27337,318 +27006,434 @@
             </w:r>
             <w:r w:rsidR="00692C21" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, the applicant declares that the applicant, or a company controlled by the applicant, effectively and lawfully conducts business in connection with the goods and services for which Brazil is being designated;  and, agrees to receive notifications, including summons, not covered by the Madrid Protocol concerning the international registration of the mark that is the subject of this international application, issued in judicial proceedings held in Brazil, by post.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AE9C61A" w14:textId="3838BAC3" w:rsidR="000D365F" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="60"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">The designation of </w:t>
+            </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> designation of </w:t>
+              <w:t>Benelux</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
-                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Benelux</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
+              <w:t xml:space="preserve"> covers the following States:  Belgium, Luxembourg and Netherlands</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04392" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> covers the following States:  Belgium, Luxembourg and Netherlands</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A04392" w:rsidRPr="001C6E88">
+              <w:t xml:space="preserve"> (Kingdom of the)</w:t>
+            </w:r>
+            <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Kingdom of the)</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000D365F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2561CE2E" w14:textId="41FB3737" w:rsidR="00BD001C" w:rsidRPr="001C6E88" w:rsidRDefault="006D177F" w:rsidP="006D177F">
+          <w:p w14:paraId="2561CE2E" w14:textId="133FD060" w:rsidR="00BD001C" w:rsidRPr="001C6E88" w:rsidRDefault="006D177F" w:rsidP="006D177F">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>j</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The designation of the </w:t>
             </w:r>
             <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>United Kingdom</w:t>
             </w:r>
             <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> covers England, Wales, Scotland, Northern Ireland, the British Overseas Territory of the Falkland Islands (Malvinas) and Gibraltar, as well as the two British Crown Dependencies of the Isle of Man and Jersey (see Information Notices No. </w:t>
+              <w:t xml:space="preserve"> covers England, Wales, Scotland, Northern Ireland, the British Overseas Territory of the Falkland Islands (Malvinas) and Gibraltar, as well as the British Crown Dependenc</w:t>
+            </w:r>
+            <w:r w:rsidR="0070674D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y </w:t>
+            </w:r>
+            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>of the Isle of Man (</w:t>
+            </w:r>
+            <w:r w:rsidR="0070674D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>see Info</w:t>
+            </w:r>
+            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rmation Notice</w:t>
+            </w:r>
+            <w:r w:rsidR="00292FF4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No.</w:t>
+            </w:r>
+            <w:r w:rsidR="000B04DF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>38/2015</w:t>
+                <w:t>77/2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
+              <w:t xml:space="preserve">).  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F8CEE7" w14:textId="77777777" w:rsidR="006D177F" w:rsidRDefault="00BD001C" w:rsidP="00CD5575">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="284" w:right="176" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Bailiwick of </w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Guernsey</w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a self-governing British Crown Dependency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (see Information Notice No.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5575" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>77/2020</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">).  </w:t>
-[...4 lines deleted...]
-              <w:spacing w:before="120"/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342F8291" w14:textId="6CC76AF1" w:rsidR="0070674D" w:rsidRPr="0070674D" w:rsidRDefault="0070674D" w:rsidP="00292FF4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="284" w:right="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C6E88">
+            <w:r w:rsidRPr="0070674D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>k</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001C6E88">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0070674D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bailiwick of </w:t>
             </w:r>
-            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0070674D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Guernsey</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
+              <w:t>Jersey</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is a self-governing British Crown Dependency</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001C6E88">
+              <w:t xml:space="preserve"> is a self-governing British Crown </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292FF4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (see Information Notice No.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CD5575" w:rsidRPr="001C6E88">
+              <w:t>Dependency (see Information Notice No.</w:t>
+            </w:r>
+            <w:r w:rsidR="00292FF4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00604814" w:rsidRPr="001C6E88">
+              <w:r w:rsidR="00292FF4" w:rsidRPr="00292FF4">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>77/2020</w:t>
+                <w:t>31/2026</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001C6E88">
+            <w:r w:rsidRPr="00292FF4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006D177F" w:rsidRPr="001C6E88">
+              <w:t>).</w:t>
+            </w:r>
+            <w:r w:rsidR="00292FF4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="240C02D3" w14:textId="77777777" w:rsidR="00B929F6" w:rsidRPr="001C6E88" w:rsidRDefault="00B929F6" w:rsidP="00546299"/>
     <w:p w14:paraId="7BD519B0" w14:textId="77777777" w:rsidR="009411C8" w:rsidRPr="001C6E88" w:rsidRDefault="009411C8" w:rsidP="00546299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
@@ -28171,128 +27956,96 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D20AD18" w14:textId="77777777" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="00693C92" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="099D3981" w14:textId="61C01252" w:rsidR="00693C92" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00693C92" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hat the request</w:t>
             </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to present this application was received on</w:t>
             </w:r>
             <w:r w:rsidR="008C0A3D" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (dd/mm/</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (dd/mm/yyyy)</w:t>
             </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="4055B3FD" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D84C380" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="001E6E57">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
@@ -28478,229 +28231,197 @@
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>hat any indication given in item 7(</w:t>
             </w:r>
             <w:r w:rsidR="00653EF4" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>), 9(d) or 9(e)(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>), 9(d) or 9(e)(i) appears also in the basic application or the basic registration, as the case may be,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D574505" w14:textId="77777777" w:rsidR="008C0A3D" w:rsidRPr="001C6E88" w:rsidRDefault="008C0A3D" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67FF85F0" w14:textId="24D5EF3C" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>hat the mark in item 7(a)</w:t>
+            </w:r>
+            <w:r w:rsidR="002F09D7" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> corresponds to the mark</w:t>
+            </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>) appears also in the basic application or the basic registration, as the case may be,</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="67FF85F0" w14:textId="24D5EF3C" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00546299">
+              <w:t xml:space="preserve"> in the basic application or the basic registration, as the case may be,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C24012" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4720E45B" w14:textId="5C47D975" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>hat the mark in item 7(a)</w:t>
+              <w:t xml:space="preserve">hat, if color is claimed as a distinctive feature of the mark in the basic application or the basic registration, </w:t>
             </w:r>
             <w:r w:rsidR="002F09D7" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> corresponds to the mark</w:t>
+              <w:t xml:space="preserve">or the mark in the basic application or basic registration is applied to be or is protected in color, a color </w:t>
             </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in the basic application or the basic registration, as the case may be,</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="4720E45B" w14:textId="5C47D975" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00546299">
+              <w:t xml:space="preserve">claim is included in item 8 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0629C" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>or that, if color is claimed in </w:t>
+            </w:r>
+            <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>item 8 without having being claimed in the basic application or basic registration, the mark in the basic application or basic registration is in fact in the color or combination of colors claimed, and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E54D86" w14:textId="77777777" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="001720EA" w:rsidP="00546299">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EDBFF0C" w14:textId="60986242" w:rsidR="001720EA" w:rsidRPr="001C6E88" w:rsidRDefault="00003F30" w:rsidP="00B94A29">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">hat, if color is claimed as a distinctive feature of the mark in the basic application or the basic registration, </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">or the mark in the basic application or basic registration is applied to be or is protected in color, a color </w:t>
+              <w:t>hat the goods and services listed in item 10 are covered by the list of goods and services appearing in the basic application or basic registration, as the case may</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94A29" w:rsidRPr="001C6E88">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001720EA" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">claim is included in item 8 </w:t>
-[...73 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>be.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007456FF" w:rsidRPr="001C6E88" w14:paraId="579208F1" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="020366F9" w14:textId="77777777" w:rsidR="007456FF" w:rsidRPr="001C6E88" w:rsidRDefault="007456FF" w:rsidP="00546299">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001720EA" w:rsidRPr="001C6E88" w14:paraId="4A1188A6" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
@@ -29951,67 +29672,51 @@
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61DACBBB" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identity of the party </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> the payment:  </w:t>
+              <w:t xml:space="preserve">Identity of the party effecting the payment:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21C69CC0" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B784718" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
@@ -30474,61 +30179,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B6D754D" w14:textId="2C83788A" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00FD586F">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>dd/mm/</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>dd/mm/yyyy</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
       <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="7DF75C4B" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74AFD55F" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -30659,83 +30355,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Account name: WIPO / OMPI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EB97EE0" w14:textId="28B1DD09" w:rsidR="00C077D4" w:rsidRPr="001C6E88" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>SWISS POST/</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> 37, CH-3030 Bern</w:t>
+              <w:t>SWISS POST/Postfinance, Engelhaldenstrasse 37, CH-3030 Bern</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D453929" w14:textId="77777777" w:rsidR="00C077D4" w:rsidRPr="001C6E88" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IBAN: CH03 0900 0000 1200 5000 8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33AE8EF2" w14:textId="77777777" w:rsidR="00C077D4" w:rsidRPr="001C6E88" w:rsidRDefault="00C077D4" w:rsidP="00C077D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -30851,61 +30515,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="619FDB7D" w14:textId="4AB4090B" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00FD586F">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>dd/mm/</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>dd/mm/yyyy</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE3006" w:rsidRPr="001C6E88" w14:paraId="26D7B7E5" w14:textId="77777777" w:rsidTr="00043D16">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="389CDD5E" w14:textId="77777777" w:rsidR="00AE3006" w:rsidRPr="001C6E88" w:rsidRDefault="00AE3006" w:rsidP="00043D16">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -34408,67 +34063,51 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F024285" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="005B566E" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74BEC812" w14:textId="77777777" w:rsidR="005B566E" w:rsidRPr="001C6E88" w:rsidRDefault="00CD0D38" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -35301,67 +34940,51 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3867CCEF" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012DCC49" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="00ED1948" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -36243,71 +35866,51 @@
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mentioned in item 1</w:t>
             </w:r>
             <w:r w:rsidR="00B33D3F" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the attached form</w:t>
             </w:r>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> in the space provided below:</w:t>
+              <w:t>, indicate in the space provided below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E08EB" w:rsidRPr="001C6E88" w14:paraId="0D4E1E5C" w14:textId="77777777" w:rsidTr="005D7F16">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="23A1B29E" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="455E6F"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -36324,67 +35927,51 @@
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62C60252" w14:textId="77777777" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="000E08EB" w:rsidP="000E08EB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6153E6B1" w14:textId="36B2FFE7" w:rsidR="000E08EB" w:rsidRPr="001C6E88" w:rsidRDefault="001C6E88" w:rsidP="00414993">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="000E08EB" w:rsidRPr="001C6E88">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -40220,87 +39807,87 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="058C2D7A" w14:textId="77777777" w:rsidR="000F5E56" w:rsidRDefault="000F5E56" w:rsidP="00546299"/>
     <w:sectPr w:rsidR="000F5E56" w:rsidSect="000E08EB">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="993" w:left="1418" w:header="510" w:footer="735" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1704AC2E" w14:textId="77777777" w:rsidR="00AC5C08" w:rsidRPr="001C6E88" w:rsidRDefault="00AC5C08" w:rsidP="008F2386">
+    <w:p w14:paraId="19FD1EFB" w14:textId="77777777" w:rsidR="00FB166D" w:rsidRPr="001C6E88" w:rsidRDefault="00FB166D" w:rsidP="008F2386">
       <w:r w:rsidRPr="001C6E88">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32C84E5A" w14:textId="77777777" w:rsidR="00AC5C08" w:rsidRPr="001C6E88" w:rsidRDefault="00AC5C08" w:rsidP="008F2386">
+    <w:p w14:paraId="21D00DC9" w14:textId="77777777" w:rsidR="00FB166D" w:rsidRPr="001C6E88" w:rsidRDefault="00FB166D" w:rsidP="008F2386">
       <w:r w:rsidRPr="001C6E88">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
@@ -40316,223 +39903,259 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4515D407" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>MM2 (E) – Month 2019</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...19 lines deleted...]
-  <w:p w14:paraId="509D2BED" w14:textId="47356B19" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="0041596A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04ABFD88" w14:textId="1B2C86F5" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00D82923" w:rsidP="00D82923">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">MM2 (E) – </w:t>
     </w:r>
-    <w:r w:rsidR="00D82923" w:rsidRPr="001C6E88">
+    <w:r w:rsidR="006138F1">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>March</w:t>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C6E88">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="509D2BED" w14:textId="4B1AA89F" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="0041596A">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001C6E88">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">MM2 (E) – </w:t>
+    </w:r>
+    <w:r w:rsidR="006138F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>August</w:t>
     </w:r>
     <w:r w:rsidR="00E32B42" w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00D82923" w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45486AA9" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="000E08EB">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0630A9C5" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>MM2 (E) – January 2020</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D2A07F2" w14:textId="77777777" w:rsidR="00E32B42" w:rsidRPr="001C6E88" w:rsidRDefault="00E32B42" w:rsidP="00E32B42">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5A745F02" w14:textId="77777777" w:rsidR="00D82923" w:rsidRPr="001C6E88" w:rsidRDefault="00D82923" w:rsidP="00D82923">
+  <w:p w14:paraId="5A745F02" w14:textId="039EAFA5" w:rsidR="00D82923" w:rsidRPr="001C6E88" w:rsidRDefault="00D82923" w:rsidP="00D82923">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>MM2 (E) – March 2026</w:t>
+      <w:t xml:space="preserve">MM2 (E) – </w:t>
+    </w:r>
+    <w:r w:rsidR="006138F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C6E88">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3489C1F1" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="000E08EB">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="23E211EB" w14:textId="0FA6BB75" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00D82923" w:rsidP="00D82923">
+  <w:p w14:paraId="23E211EB" w14:textId="0A261FA0" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00D82923" w:rsidP="00D82923">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>MM2 (E) – March 2026</w:t>
+      <w:t xml:space="preserve">MM2 (E) – </w:t>
+    </w:r>
+    <w:r w:rsidR="006138F1">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001C6E88">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="580452A6" w14:textId="77777777" w:rsidR="00AC5C08" w:rsidRPr="001C6E88" w:rsidRDefault="00AC5C08" w:rsidP="008F2386">
+    <w:p w14:paraId="084B1038" w14:textId="77777777" w:rsidR="00FB166D" w:rsidRPr="001C6E88" w:rsidRDefault="00FB166D" w:rsidP="008F2386">
       <w:r w:rsidRPr="001C6E88">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B87EEA9" w14:textId="77777777" w:rsidR="00AC5C08" w:rsidRPr="001C6E88" w:rsidRDefault="00AC5C08" w:rsidP="008F2386">
+    <w:p w14:paraId="7371D8C4" w14:textId="77777777" w:rsidR="00FB166D" w:rsidRPr="001C6E88" w:rsidRDefault="00FB166D" w:rsidP="008F2386">
       <w:r w:rsidRPr="001C6E88">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3B1B6ADD" w14:textId="12F53FF1" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:tab/>
         <w:t xml:space="preserve">If there is more than one applicant, indicate the details for the first applicant </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
@@ -40676,65 +40299,51 @@
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">These indications may be required for certain </w:t>
       </w:r>
       <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>designations; only</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provide indications in either item (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> provide indications in either item (i) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A40AFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> item (ii) but </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
@@ -41217,65 +40826,51 @@
     <w:p w14:paraId="1EAC8E4B" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="008C0A3D">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Use semicolon (;) to separate indications or goods or services listed </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> class.  For example:</w:t>
+        <w:t>Use semicolon (;) to separate indications or goods or services listed in a given class.  For example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CDBA30B" w14:textId="5CFAE71A" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="002E6205">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Screens for </w:t>
       </w:r>
       <w:r w:rsidR="00B445B0" w:rsidRPr="001C6E88">
         <w:rPr>
@@ -41510,65 +41105,51 @@
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">These indications may be required for certain </w:t>
       </w:r>
       <w:r w:rsidR="009C66C6" w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>designations; only</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provide indications in either item (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) or item (ii) but </w:t>
+        <w:t xml:space="preserve"> provide indications in either item (i) or item (ii) but </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">in both items.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p w14:paraId="05616ED1" w14:textId="3B204B94" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="006D3F87">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6E88">
@@ -41704,65 +41285,51 @@
     <w:p w14:paraId="39B67157" w14:textId="77777777" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="003C5315">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Use semicolon (;) to separate indications or goods or services listed </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> class.  For example:</w:t>
+        <w:t>Use semicolon (;) to separate indications or goods or services listed in a given class.  For example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2726F132" w14:textId="1B5D9F1B" w:rsidR="003C5315" w:rsidRPr="001C6E88" w:rsidRDefault="003C5315" w:rsidP="003C5315">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Screens for </w:t>
       </w:r>
       <w:r w:rsidR="001C6E88" w:rsidRPr="001C6E88">
         <w:rPr>
@@ -41856,51 +41423,51 @@
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>&amp;</w:t>
         </w:r>
         <w:r w:rsidRPr="001C6E88">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Services Manager</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001C6E88">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MGS) to find indications accepted by WIPO.  In MGS, you can also find acceptance information for selected Offices.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D7391C6" w14:textId="4C903F4B" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">MM2 (E), page </w:t>
     </w:r>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -41921,51 +41488,51 @@
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="25AC16E6" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="55F73159" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63AE9604" w14:textId="4E61965F" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">MM2 (E), page </w:t>
     </w:r>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -41978,89 +41545,89 @@
     <w:r w:rsidR="00E1328D" w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidRPr="001C6E88">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BBE0F44" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13BEC8F7" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="006359F6">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="705C7EF1" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0ABD2B63" w14:textId="77777777" w:rsidR="00A04392" w:rsidRPr="001C6E88" w:rsidRDefault="00A04392" w:rsidP="00800CFD">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="63702C00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F81D48"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="246EE7BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -43106,299 +42673,312 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="660088341">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="479426876">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2142456742">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="876621924">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1722090708">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1193301917">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0025631B"/>
     <w:rsid w:val="0000212F"/>
     <w:rsid w:val="00003F30"/>
     <w:rsid w:val="00013530"/>
     <w:rsid w:val="00014D91"/>
     <w:rsid w:val="00017D7A"/>
     <w:rsid w:val="000307C0"/>
     <w:rsid w:val="00031396"/>
     <w:rsid w:val="00042B3B"/>
     <w:rsid w:val="00043D16"/>
     <w:rsid w:val="000523D7"/>
     <w:rsid w:val="00052966"/>
     <w:rsid w:val="000566E5"/>
     <w:rsid w:val="0007759E"/>
     <w:rsid w:val="000801BF"/>
     <w:rsid w:val="00085A7B"/>
     <w:rsid w:val="000870E0"/>
     <w:rsid w:val="000920BD"/>
     <w:rsid w:val="000943EE"/>
+    <w:rsid w:val="000B04DF"/>
     <w:rsid w:val="000B2DBE"/>
     <w:rsid w:val="000B3169"/>
     <w:rsid w:val="000B7741"/>
     <w:rsid w:val="000C6B10"/>
     <w:rsid w:val="000D1738"/>
     <w:rsid w:val="000D365F"/>
     <w:rsid w:val="000E08EB"/>
     <w:rsid w:val="000F5E56"/>
     <w:rsid w:val="000F77C3"/>
     <w:rsid w:val="00121072"/>
     <w:rsid w:val="00124D69"/>
     <w:rsid w:val="00125D9F"/>
     <w:rsid w:val="00132598"/>
     <w:rsid w:val="0013506D"/>
     <w:rsid w:val="0013600B"/>
     <w:rsid w:val="00140E7A"/>
     <w:rsid w:val="001423DC"/>
     <w:rsid w:val="00153873"/>
     <w:rsid w:val="001720EA"/>
     <w:rsid w:val="00180C71"/>
     <w:rsid w:val="00181F3B"/>
     <w:rsid w:val="00184BA9"/>
     <w:rsid w:val="00194FF8"/>
     <w:rsid w:val="001A336B"/>
     <w:rsid w:val="001A4703"/>
     <w:rsid w:val="001B12B3"/>
     <w:rsid w:val="001B20FE"/>
     <w:rsid w:val="001B7A93"/>
     <w:rsid w:val="001C2447"/>
     <w:rsid w:val="001C2A5D"/>
     <w:rsid w:val="001C4E38"/>
     <w:rsid w:val="001C50D7"/>
     <w:rsid w:val="001C6E88"/>
     <w:rsid w:val="001D2854"/>
     <w:rsid w:val="001D78F6"/>
     <w:rsid w:val="001E4D89"/>
     <w:rsid w:val="001E6E57"/>
     <w:rsid w:val="001F6F83"/>
     <w:rsid w:val="00203350"/>
     <w:rsid w:val="00206CEA"/>
     <w:rsid w:val="00214B26"/>
     <w:rsid w:val="0021592E"/>
     <w:rsid w:val="0021689B"/>
+    <w:rsid w:val="00221F74"/>
     <w:rsid w:val="002262EB"/>
     <w:rsid w:val="00231DAE"/>
     <w:rsid w:val="00237EEB"/>
     <w:rsid w:val="0024292D"/>
     <w:rsid w:val="0025562C"/>
     <w:rsid w:val="002558A7"/>
     <w:rsid w:val="0025631B"/>
     <w:rsid w:val="00257044"/>
     <w:rsid w:val="002648B9"/>
     <w:rsid w:val="002803CB"/>
+    <w:rsid w:val="00292FF4"/>
     <w:rsid w:val="00293EE6"/>
     <w:rsid w:val="00296979"/>
     <w:rsid w:val="002C5182"/>
+    <w:rsid w:val="002D33F0"/>
     <w:rsid w:val="002E6205"/>
     <w:rsid w:val="002E75C2"/>
     <w:rsid w:val="002F09D7"/>
     <w:rsid w:val="002F65A0"/>
     <w:rsid w:val="00304DCF"/>
     <w:rsid w:val="00306ADA"/>
     <w:rsid w:val="00307269"/>
     <w:rsid w:val="0031125D"/>
     <w:rsid w:val="00312C22"/>
     <w:rsid w:val="00316348"/>
     <w:rsid w:val="003201F8"/>
     <w:rsid w:val="00323476"/>
     <w:rsid w:val="00330031"/>
+    <w:rsid w:val="00336BE2"/>
     <w:rsid w:val="00347599"/>
     <w:rsid w:val="00347C42"/>
     <w:rsid w:val="00355B16"/>
     <w:rsid w:val="00362D0B"/>
     <w:rsid w:val="00374865"/>
     <w:rsid w:val="00375CCA"/>
     <w:rsid w:val="00384AA0"/>
     <w:rsid w:val="00391EC4"/>
     <w:rsid w:val="003A4C29"/>
     <w:rsid w:val="003A5778"/>
     <w:rsid w:val="003A7AC2"/>
     <w:rsid w:val="003B1C0C"/>
     <w:rsid w:val="003B2B79"/>
     <w:rsid w:val="003C5315"/>
     <w:rsid w:val="003D0895"/>
     <w:rsid w:val="003D7AEC"/>
     <w:rsid w:val="003E0298"/>
     <w:rsid w:val="003E6531"/>
     <w:rsid w:val="003F4A87"/>
     <w:rsid w:val="003F6E80"/>
     <w:rsid w:val="00401E9D"/>
+    <w:rsid w:val="00403644"/>
     <w:rsid w:val="004129A3"/>
     <w:rsid w:val="00413B05"/>
     <w:rsid w:val="00414993"/>
     <w:rsid w:val="00414C7B"/>
     <w:rsid w:val="0041596A"/>
     <w:rsid w:val="00416EA0"/>
     <w:rsid w:val="00421784"/>
     <w:rsid w:val="0042468A"/>
     <w:rsid w:val="00426B4B"/>
     <w:rsid w:val="004306C6"/>
     <w:rsid w:val="00431118"/>
     <w:rsid w:val="00443331"/>
     <w:rsid w:val="00443FD2"/>
     <w:rsid w:val="004547DC"/>
     <w:rsid w:val="00462911"/>
     <w:rsid w:val="00474255"/>
     <w:rsid w:val="004927E0"/>
     <w:rsid w:val="004A30BA"/>
     <w:rsid w:val="004B3801"/>
-    <w:rsid w:val="004B44D4"/>
     <w:rsid w:val="004B488E"/>
     <w:rsid w:val="004B6986"/>
     <w:rsid w:val="004B6DE8"/>
     <w:rsid w:val="004C35E9"/>
     <w:rsid w:val="004C3728"/>
+    <w:rsid w:val="004C4495"/>
     <w:rsid w:val="004D120B"/>
+    <w:rsid w:val="004E026A"/>
     <w:rsid w:val="004E413A"/>
     <w:rsid w:val="004F0D66"/>
     <w:rsid w:val="004F399B"/>
     <w:rsid w:val="004F7F11"/>
     <w:rsid w:val="0050576D"/>
     <w:rsid w:val="00507879"/>
     <w:rsid w:val="00516C3E"/>
     <w:rsid w:val="00516D2A"/>
     <w:rsid w:val="00526D87"/>
     <w:rsid w:val="00534D9C"/>
     <w:rsid w:val="00540498"/>
     <w:rsid w:val="00543C3F"/>
     <w:rsid w:val="00546299"/>
     <w:rsid w:val="00547423"/>
     <w:rsid w:val="00547828"/>
     <w:rsid w:val="00550CDA"/>
     <w:rsid w:val="00550FB4"/>
+    <w:rsid w:val="005538EB"/>
     <w:rsid w:val="00554898"/>
     <w:rsid w:val="0055516F"/>
     <w:rsid w:val="00555A34"/>
     <w:rsid w:val="005566A2"/>
     <w:rsid w:val="00557F8A"/>
     <w:rsid w:val="00575570"/>
     <w:rsid w:val="005758EA"/>
+    <w:rsid w:val="005824B1"/>
     <w:rsid w:val="00582A67"/>
     <w:rsid w:val="00585A2D"/>
     <w:rsid w:val="005926C2"/>
+    <w:rsid w:val="00596C32"/>
     <w:rsid w:val="0059728A"/>
     <w:rsid w:val="005A2778"/>
     <w:rsid w:val="005B0933"/>
     <w:rsid w:val="005B1F63"/>
     <w:rsid w:val="005B566E"/>
     <w:rsid w:val="005B6E76"/>
     <w:rsid w:val="005C368E"/>
     <w:rsid w:val="005C7741"/>
     <w:rsid w:val="005D689E"/>
     <w:rsid w:val="005D7F16"/>
     <w:rsid w:val="005E26E6"/>
     <w:rsid w:val="005E2FE8"/>
     <w:rsid w:val="005E3713"/>
     <w:rsid w:val="005F20C0"/>
     <w:rsid w:val="005F538B"/>
     <w:rsid w:val="00601C80"/>
     <w:rsid w:val="00604814"/>
+    <w:rsid w:val="006138F1"/>
     <w:rsid w:val="00616B08"/>
     <w:rsid w:val="006204A9"/>
     <w:rsid w:val="00620ADC"/>
     <w:rsid w:val="00620EAD"/>
     <w:rsid w:val="00626D52"/>
     <w:rsid w:val="006359F6"/>
     <w:rsid w:val="00636FE3"/>
     <w:rsid w:val="00645CF9"/>
     <w:rsid w:val="00652AFA"/>
     <w:rsid w:val="00653EF4"/>
     <w:rsid w:val="0065446A"/>
+    <w:rsid w:val="0065580F"/>
     <w:rsid w:val="00662240"/>
     <w:rsid w:val="006642B9"/>
     <w:rsid w:val="00671620"/>
     <w:rsid w:val="006729BC"/>
     <w:rsid w:val="00673990"/>
     <w:rsid w:val="00682762"/>
     <w:rsid w:val="006861E8"/>
     <w:rsid w:val="00686EB7"/>
     <w:rsid w:val="00692C21"/>
     <w:rsid w:val="00693C92"/>
     <w:rsid w:val="00696146"/>
     <w:rsid w:val="00697C0E"/>
     <w:rsid w:val="006A3800"/>
     <w:rsid w:val="006C0C30"/>
     <w:rsid w:val="006C2377"/>
     <w:rsid w:val="006C37F5"/>
     <w:rsid w:val="006C45F0"/>
     <w:rsid w:val="006D0E3D"/>
     <w:rsid w:val="006D177F"/>
     <w:rsid w:val="006D3D1F"/>
     <w:rsid w:val="006D3F87"/>
     <w:rsid w:val="006D557C"/>
     <w:rsid w:val="006E05E6"/>
     <w:rsid w:val="006E4C3F"/>
     <w:rsid w:val="006F04A9"/>
+    <w:rsid w:val="006F1AA1"/>
     <w:rsid w:val="006F736B"/>
     <w:rsid w:val="00702502"/>
+    <w:rsid w:val="0070674D"/>
     <w:rsid w:val="00711562"/>
     <w:rsid w:val="0071484B"/>
     <w:rsid w:val="00715B38"/>
     <w:rsid w:val="00715DE6"/>
     <w:rsid w:val="00716719"/>
     <w:rsid w:val="0072032F"/>
     <w:rsid w:val="00731933"/>
     <w:rsid w:val="00745027"/>
     <w:rsid w:val="007456FF"/>
     <w:rsid w:val="00750DEA"/>
     <w:rsid w:val="00761365"/>
     <w:rsid w:val="0077582D"/>
     <w:rsid w:val="00775C0A"/>
     <w:rsid w:val="00776225"/>
     <w:rsid w:val="00776A9A"/>
     <w:rsid w:val="00783AC2"/>
     <w:rsid w:val="00785A6C"/>
     <w:rsid w:val="00793419"/>
     <w:rsid w:val="0079512F"/>
     <w:rsid w:val="007961F8"/>
     <w:rsid w:val="007A1C6C"/>
     <w:rsid w:val="007A363D"/>
     <w:rsid w:val="007B036E"/>
     <w:rsid w:val="007B240C"/>
     <w:rsid w:val="007B51C4"/>
@@ -43436,229 +43016,238 @@
     <w:rsid w:val="00895E53"/>
     <w:rsid w:val="008A0034"/>
     <w:rsid w:val="008A14FB"/>
     <w:rsid w:val="008A3B06"/>
     <w:rsid w:val="008A58BD"/>
     <w:rsid w:val="008C0A3D"/>
     <w:rsid w:val="008C2335"/>
     <w:rsid w:val="008C4086"/>
     <w:rsid w:val="008C6ADF"/>
     <w:rsid w:val="008C7678"/>
     <w:rsid w:val="008D037D"/>
     <w:rsid w:val="008D72B8"/>
     <w:rsid w:val="008E1997"/>
     <w:rsid w:val="008E3E78"/>
     <w:rsid w:val="008E42A1"/>
     <w:rsid w:val="008F00CC"/>
     <w:rsid w:val="008F2386"/>
     <w:rsid w:val="008F2BDF"/>
     <w:rsid w:val="009007C9"/>
     <w:rsid w:val="0090451C"/>
     <w:rsid w:val="009078B0"/>
     <w:rsid w:val="00911522"/>
     <w:rsid w:val="00912F5E"/>
     <w:rsid w:val="00913E2C"/>
     <w:rsid w:val="0091448C"/>
+    <w:rsid w:val="00915EF9"/>
     <w:rsid w:val="009177F4"/>
     <w:rsid w:val="00917F9C"/>
     <w:rsid w:val="009263B9"/>
     <w:rsid w:val="00932B95"/>
     <w:rsid w:val="00934D60"/>
     <w:rsid w:val="009411C8"/>
     <w:rsid w:val="00942E4B"/>
     <w:rsid w:val="00944BD1"/>
     <w:rsid w:val="00946206"/>
     <w:rsid w:val="00950457"/>
     <w:rsid w:val="00956B3C"/>
     <w:rsid w:val="009648CE"/>
     <w:rsid w:val="0096584F"/>
     <w:rsid w:val="00966CA8"/>
     <w:rsid w:val="009702AE"/>
     <w:rsid w:val="00984BA3"/>
     <w:rsid w:val="009A2F7A"/>
     <w:rsid w:val="009A4043"/>
     <w:rsid w:val="009B2542"/>
     <w:rsid w:val="009C09E0"/>
     <w:rsid w:val="009C0AAA"/>
     <w:rsid w:val="009C392A"/>
     <w:rsid w:val="009C5071"/>
     <w:rsid w:val="009C66C6"/>
     <w:rsid w:val="009D783F"/>
     <w:rsid w:val="009E1955"/>
     <w:rsid w:val="009E5735"/>
     <w:rsid w:val="009F5AFA"/>
     <w:rsid w:val="00A04392"/>
     <w:rsid w:val="00A0664B"/>
+    <w:rsid w:val="00A123FB"/>
     <w:rsid w:val="00A130FE"/>
     <w:rsid w:val="00A314F5"/>
     <w:rsid w:val="00A32D4E"/>
     <w:rsid w:val="00A346D8"/>
     <w:rsid w:val="00A40AFC"/>
     <w:rsid w:val="00A40FD7"/>
     <w:rsid w:val="00A419CC"/>
     <w:rsid w:val="00A42085"/>
     <w:rsid w:val="00A50569"/>
+    <w:rsid w:val="00A55FF2"/>
     <w:rsid w:val="00A57A1D"/>
+    <w:rsid w:val="00A74B5A"/>
     <w:rsid w:val="00A7775B"/>
     <w:rsid w:val="00A8651D"/>
     <w:rsid w:val="00A917F7"/>
     <w:rsid w:val="00A96285"/>
     <w:rsid w:val="00AA61C0"/>
     <w:rsid w:val="00AB1927"/>
     <w:rsid w:val="00AB5B31"/>
     <w:rsid w:val="00AC01BA"/>
     <w:rsid w:val="00AC4668"/>
     <w:rsid w:val="00AC5ACC"/>
-    <w:rsid w:val="00AC5C08"/>
     <w:rsid w:val="00AD1EA5"/>
-    <w:rsid w:val="00AD2322"/>
     <w:rsid w:val="00AD2B64"/>
     <w:rsid w:val="00AD7F54"/>
     <w:rsid w:val="00AE3006"/>
     <w:rsid w:val="00AE73DD"/>
     <w:rsid w:val="00B0184D"/>
     <w:rsid w:val="00B0629C"/>
     <w:rsid w:val="00B0693A"/>
     <w:rsid w:val="00B17A46"/>
     <w:rsid w:val="00B33D3F"/>
     <w:rsid w:val="00B445B0"/>
     <w:rsid w:val="00B74BA3"/>
     <w:rsid w:val="00B75217"/>
     <w:rsid w:val="00B857F9"/>
     <w:rsid w:val="00B86F80"/>
     <w:rsid w:val="00B929F6"/>
     <w:rsid w:val="00B94A29"/>
     <w:rsid w:val="00BA18ED"/>
     <w:rsid w:val="00BA524D"/>
+    <w:rsid w:val="00BA5BBE"/>
     <w:rsid w:val="00BA7524"/>
     <w:rsid w:val="00BB63BD"/>
     <w:rsid w:val="00BC5573"/>
     <w:rsid w:val="00BD001C"/>
     <w:rsid w:val="00BD52EE"/>
     <w:rsid w:val="00BD551C"/>
     <w:rsid w:val="00BD6722"/>
     <w:rsid w:val="00BE1F67"/>
     <w:rsid w:val="00BE3570"/>
     <w:rsid w:val="00BE56DE"/>
     <w:rsid w:val="00BE6927"/>
     <w:rsid w:val="00BE72D2"/>
+    <w:rsid w:val="00BF7DDD"/>
     <w:rsid w:val="00C011C9"/>
     <w:rsid w:val="00C04147"/>
     <w:rsid w:val="00C077D4"/>
     <w:rsid w:val="00C3506F"/>
     <w:rsid w:val="00C354E4"/>
     <w:rsid w:val="00C4178B"/>
     <w:rsid w:val="00C554EC"/>
     <w:rsid w:val="00C66B22"/>
     <w:rsid w:val="00C70407"/>
     <w:rsid w:val="00C717E9"/>
     <w:rsid w:val="00C718F6"/>
     <w:rsid w:val="00C7288E"/>
     <w:rsid w:val="00C74C9B"/>
+    <w:rsid w:val="00C74E8D"/>
+    <w:rsid w:val="00C76535"/>
     <w:rsid w:val="00C8420F"/>
     <w:rsid w:val="00C86045"/>
     <w:rsid w:val="00C90CD0"/>
     <w:rsid w:val="00C945A5"/>
     <w:rsid w:val="00CA04A1"/>
     <w:rsid w:val="00CA10B0"/>
     <w:rsid w:val="00CB4E20"/>
     <w:rsid w:val="00CC5AE8"/>
     <w:rsid w:val="00CC5C96"/>
     <w:rsid w:val="00CD0D38"/>
     <w:rsid w:val="00CD15D8"/>
     <w:rsid w:val="00CD5575"/>
     <w:rsid w:val="00CE28AD"/>
     <w:rsid w:val="00CE53A5"/>
     <w:rsid w:val="00CF1964"/>
     <w:rsid w:val="00CF44C9"/>
     <w:rsid w:val="00D014FA"/>
     <w:rsid w:val="00D04197"/>
     <w:rsid w:val="00D13789"/>
+    <w:rsid w:val="00D17C26"/>
     <w:rsid w:val="00D357AB"/>
     <w:rsid w:val="00D424ED"/>
     <w:rsid w:val="00D51340"/>
     <w:rsid w:val="00D64D75"/>
     <w:rsid w:val="00D67133"/>
     <w:rsid w:val="00D7228F"/>
     <w:rsid w:val="00D73D40"/>
     <w:rsid w:val="00D82923"/>
     <w:rsid w:val="00D955C0"/>
     <w:rsid w:val="00DB0D5A"/>
     <w:rsid w:val="00DC2549"/>
     <w:rsid w:val="00DC7960"/>
     <w:rsid w:val="00DD197B"/>
     <w:rsid w:val="00DD55EB"/>
     <w:rsid w:val="00DE0936"/>
     <w:rsid w:val="00DE3986"/>
     <w:rsid w:val="00DF36EA"/>
+    <w:rsid w:val="00DF5144"/>
     <w:rsid w:val="00E0345E"/>
     <w:rsid w:val="00E06F76"/>
     <w:rsid w:val="00E1328D"/>
     <w:rsid w:val="00E15AE1"/>
     <w:rsid w:val="00E1693A"/>
     <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E265E6"/>
     <w:rsid w:val="00E32B42"/>
     <w:rsid w:val="00E335AA"/>
     <w:rsid w:val="00E34971"/>
     <w:rsid w:val="00E4418F"/>
     <w:rsid w:val="00E52B3C"/>
     <w:rsid w:val="00E567C7"/>
     <w:rsid w:val="00E743B6"/>
     <w:rsid w:val="00E87498"/>
     <w:rsid w:val="00E93D97"/>
     <w:rsid w:val="00E944B8"/>
     <w:rsid w:val="00E96B0C"/>
     <w:rsid w:val="00EA3290"/>
     <w:rsid w:val="00EC0570"/>
     <w:rsid w:val="00EC3C49"/>
     <w:rsid w:val="00EC667C"/>
     <w:rsid w:val="00ED1948"/>
     <w:rsid w:val="00EE76F5"/>
     <w:rsid w:val="00EF044B"/>
     <w:rsid w:val="00EF24FC"/>
     <w:rsid w:val="00EF291A"/>
     <w:rsid w:val="00F0221A"/>
     <w:rsid w:val="00F10E44"/>
     <w:rsid w:val="00F1269F"/>
     <w:rsid w:val="00F23BA4"/>
     <w:rsid w:val="00F37645"/>
     <w:rsid w:val="00F40B00"/>
     <w:rsid w:val="00F427BA"/>
     <w:rsid w:val="00F46605"/>
     <w:rsid w:val="00F5133B"/>
     <w:rsid w:val="00F57F53"/>
     <w:rsid w:val="00F71FEF"/>
     <w:rsid w:val="00F754FB"/>
     <w:rsid w:val="00F822DF"/>
     <w:rsid w:val="00F82911"/>
     <w:rsid w:val="00F90453"/>
     <w:rsid w:val="00FA1E60"/>
     <w:rsid w:val="00FA443B"/>
     <w:rsid w:val="00FA5AA3"/>
     <w:rsid w:val="00FA6E8A"/>
     <w:rsid w:val="00FB078E"/>
+    <w:rsid w:val="00FB166D"/>
     <w:rsid w:val="00FC3487"/>
     <w:rsid w:val="00FC39D9"/>
     <w:rsid w:val="00FC3C18"/>
     <w:rsid w:val="00FC3EC5"/>
     <w:rsid w:val="00FC4132"/>
     <w:rsid w:val="00FC5012"/>
     <w:rsid w:val="00FC62B4"/>
     <w:rsid w:val="00FC7DE7"/>
     <w:rsid w:val="00FD23A5"/>
     <w:rsid w:val="00FD586F"/>
     <w:rsid w:val="00FE123F"/>
     <w:rsid w:val="00FE3350"/>
     <w:rsid w:val="00FE37E4"/>
     <w:rsid w:val="00FF2B1F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -44545,51 +44134,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137799004">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrid.wipo.int/e-madrid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrid.wipo.int/feecalcapp/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2020/madrid_2020_77.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2020/madrid_2020_77.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2015/madrid_2015_38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wipo.int/edocs/madrdocs/en/2011/madrid_2011_27.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/ohrlls/content/list-ldcs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrid.wipo.int/e-madrid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrid.wipo.int/feecalcapp/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/documents/d/madrid-system/information-notices-en-2026-madrid_2026_31_e.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2020/madrid_2020_77.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/edocs/madrdocs/en/2020/madrid_2020_77.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wipo.int/edocs/madrdocs/en/2011/madrid_2011_27.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/ohrlls/content/list-ldcs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaccess.wipo.int/mgs/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/madrid/memberprofiles/selectmember" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaccess.wipo.int/mgs/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaccess.wipo.int/mgs/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -45141,91 +44730,91 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f52a3cfe-5bd0-4921-94ab-c4df0b74d531" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dedbf918-5459-4e67-a311-416d3d367d93">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE20C2F-9527-4B91-85C1-C5423EB2D7F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47FCDA31-6EF0-404E-BBA4-2C4D60037046}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EC5064E-7171-4461-AF4C-0A38FBB72200}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DA75D6D-A1AD-4FD3-AA98-37B6C8026CAC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8C1F320-5B3B-4C9E-93CD-697719CD9EEB}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17BE48E2-8093-40D3-B284-98E6EDB7883C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C63F6F96-C239-4A95-9B2E-C986D3651FFF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>14638</Words>
-  <Characters>8344</Characters>
+  <Words>14736</Words>
+  <Characters>8400</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>45</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>70</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form MM2 (E)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>World Intellectual Property Organization</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22937</CharactersWithSpaces>
+  <CharactersWithSpaces>23090</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Form MM2 (E)</dc:title>
   <dc:subject>Application for International Registration under the Madrid Protocol</dc:subject>
   <dc:creator>WIPO</dc:creator>
   <cp:keywords>PUBLIC</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TitusGUID">
     <vt:lpwstr>a519da4b-5f70-4abd-bed1-d937ed345f49</vt:lpwstr>